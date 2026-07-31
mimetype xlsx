--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1370">
   <si>
     <t>EAN13</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118014 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - JET BLACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497116607 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - DUSK BLUE</t>
   </si>
   <si>
@@ -392,332 +392,332 @@
   <si>
     <t xml:space="preserve">8412497377022 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497377039 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497377053 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497377060 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497377077 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497377084 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497120642 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - BLOSSOM PINK</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497120666 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120673 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120819 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - SUN GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120826 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLUE IRISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120840 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - OCEAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120857 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - NIGHT FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120871 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLACK MARBLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120888 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - PINK BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120895 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - ZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120918 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - RAINBOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120925 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120932 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - GREY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120949 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - STONE BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120956 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - OLIVE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120963 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - FIREBRICK RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120970 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - LIGHT YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120987 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - MINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401741 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401758 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401765 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401680 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - CLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401772 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401697 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - WAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401789 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - CLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401796 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - WAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401703 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - COLOR NATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401802 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - COLOR NATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401710 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - TREE BRANCHES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401819 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - TREE BRANCHES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401727 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - BLUE WIND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401826 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - BLUE WIND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401833 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - MUSTARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401734 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - MUSTARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401840 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401857 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401864 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401871 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401925 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - BLUE IRISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401932 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - NIGHT FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401949 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - PINK BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401956 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - ZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402120 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402137 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - ULTRAMARINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402151 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - PASTEL PEACH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402168 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120680 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - LAVENDER</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497120659 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - PAPAYA ORANGE</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497120666 </t>
-[...274 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497403110 </t>
   </si>
   <si>
     <t>TIDE - 700 - SLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402359 </t>
   </si>
   <si>
     <t>TIDE - 700 - WILD FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402366 </t>
   </si>
   <si>
     <t>TIDE - 700 - FLORAL JUMBLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402373 </t>
   </si>
   <si>
     <t>TIDE - 700 - ALL OVER BOTANICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402380 </t>
@@ -941,51 +941,51 @@
   <si>
     <t>STREAM - 1200 - TURQUOISE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400478 </t>
   </si>
   <si>
     <t>STREAM - 1200 - LIGHT PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403325 </t>
   </si>
   <si>
     <t>STREAM - 1200 - MIDNIGHT GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403332 </t>
   </si>
   <si>
     <t>STREAM - 1200 - BURGUNDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403349 </t>
   </si>
   <si>
-    <t>STREAM - 1200</t>
+    <t>STREAM - 1200 - AMETHYST PURPLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403356 </t>
   </si>
   <si>
     <t>STREAM - 1200 - BLOSSOM PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403363 </t>
   </si>
   <si>
     <t>STREAM - 1200 - PAPAYA ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403370 </t>
   </si>
   <si>
     <t>STREAM - 1200 - SAFFRON YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403387 </t>
   </si>
   <si>
     <t>STREAM - 1200 - APPLE GREEN</t>
   </si>
@@ -998,51 +998,51 @@
   <si>
     <t xml:space="preserve">8412497403202 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497403219 </t>
   </si>
   <si>
     <t>STREAM - DUSK BLUE - 950</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403226 </t>
   </si>
   <si>
     <t>STREAM - 950 - MIDNIGHT GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403233 </t>
   </si>
   <si>
     <t>STREAM - 950 - BURGUNDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403240 </t>
   </si>
   <si>
-    <t>STREAM - 950</t>
+    <t>STREAM - 950 - AMETHYST PURPLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403257 </t>
   </si>
   <si>
     <t>STREAM - 950 - BLOSSOM PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403264 </t>
   </si>
   <si>
     <t>STREAM - 950 - PAPAYA ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403271 </t>
   </si>
   <si>
     <t>STREAM - 950 - SAFFRON YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403288 </t>
   </si>
   <si>
     <t>STREAM - 950 - APPLE GREEN</t>
   </si>
@@ -1802,50 +1802,2030 @@
   <si>
     <t xml:space="preserve">8412497402595 </t>
   </si>
   <si>
     <t>TWIST - ZEBRAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402601 </t>
   </si>
   <si>
     <t>TWIST - MAP OF LIFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402618 </t>
   </si>
   <si>
     <t>TWIST - TIGERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402625 </t>
   </si>
   <si>
     <t>TWIST - SPACE</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497375004 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375011 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375028 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375035 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375080 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JET BLACK - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375097 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375141 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375158 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375189 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375196 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - AVENGERS - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376018 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376087 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376094 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376162 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376179 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STONE BLUE - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376186 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376193 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376209 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376216 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376261 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376278 </t>
+  </si>
+  <si>
+    <t>LICENSES - Si - 630 - SLATE - BATMAN - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378043 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - FIREBRICK RED - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378050 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - FIREBRICK RED - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378104 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - OLIVE GREEN - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378111 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - OLIVE GREEN - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378166 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378173 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STONE BLUE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378180 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378197 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378203 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378210 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378265 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378272 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378302 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378319 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378326 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378333 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JADE GREEN - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378487 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378494 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378500 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - WHITE - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378517 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378524 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - CHERRY RED - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378531 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - CHERRY RED - CAPTAIN AMERICA - RETRO COMIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380008 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380015 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380046 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - FIREBRICK RED - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380053 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - FIREBRICK RED - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380084 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380091 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380183 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380190 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380220 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - CHERRY RED - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380237 </t>
+  </si>
+  <si>
+    <t>LICENSES - Si - 630 - CHERRY RED - FLASH - FLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380244 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - FLASH - MUSTARD - HARRY POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380251 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - FLASH - FLASH - MUSTARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381029 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JADE GREEN - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381036 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381166 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381173 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STONE BLUE - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381180 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381197 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381203 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381210 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381265 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381272 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - FROZEN - DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382026 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382033 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382163 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382170 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - STONE BLUE - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382187 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382194 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382200 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - WHITE - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382217 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382262 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382279 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - FROZEN - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383047 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - FIREBRICK RED - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383054 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - FIREBRICK RED - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383085 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383092 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383207 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383214 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383221 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - CHERRY RED - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383238 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - CHERRY RED - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383269 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383276 </t>
+  </si>
+  <si>
+    <t>LICENSES - Si - 630 - SLATE - HARRY POTTER - GRYFFINDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383344 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - FIREBRICK RED - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383351 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - FIREBRICK RED - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383382 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JET BLACK - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383399 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383405 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - OLIVE GREEN - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383412 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - OLIVE GREEN - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383467 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383474 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STONE BLUE - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383504 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383511 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383542 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - MUSTARD - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383559 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - MUSTARD - HARRY POTTER - HOGWARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383603 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383610 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383689 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383696 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JET BLACK - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383801 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383818 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383849 </t>
+  </si>
+  <si>
+    <t>LICENSES - Si - 510 - MUSTARD - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383856 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - MUSTARD - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383863 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383870 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - HARRY POTTER - HUFFLEPUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383986 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383993 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384068 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384075 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STONE BLUE - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384082 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384099 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384105 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384112 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384167 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384174 </t>
+  </si>
+  <si>
+    <t>LICENSES - Si - 630 - SLATE - HARRY POTTER - RAVENCLAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384228 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384235 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384280 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JET BLACK - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384297 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384303 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - OLIVE GREEN - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384310 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - OLIVE GREEN - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384402 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384419 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384464 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384471 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - HARRY POTTER - SLYTHERIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385041 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - FIREBRICK RED - IRON MAN - IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385058 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - FIREBRICK RED - IRON MAN - IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385089 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - IRON MAN - IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385096 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - IRON MAN - IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385225 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - CHERRY RED - IRON MAN - IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385232 </t>
+  </si>
+  <si>
+    <t>LICENSES - Si - 630 - CHERRY RED - IRON MAN - IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385263 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - IRON MAN - IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385270 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - IRON MAN - IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386062 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - GREY - BLACK PANTHER - BLACK PANTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386079 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - GREY - BLACK PANTHER - BLACK PANTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386086 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - BLACK PANTHER - BLACK PANTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386093 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - BLACK PANTHER - BLACK PANTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386161 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - BLACK PANTHER - BLACK PANTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386178 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STONE BLUE - BLACK PANTHER - BLACK PANTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386208 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - CAPTAIN AMERICA - BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386215 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - BLACK PANTHER - BLACK PANTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386260 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - BLACK PANTHER - BLACK PANTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386277 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - BLACK PANTHER - BLACK PANTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387007 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387014 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387021 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387038 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JADE GREEN - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387151 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387205 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387212 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - WHITE - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387229 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - CHERRY RED - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387236 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - CHERRY RED - MICKEY - POP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387304 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - MICKEY - SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387311 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - MICKEY - SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387328 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - MICKEY - SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387335 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - MICKEY - SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387441 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - MICKEY - SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387458 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - MICKEY - SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387502 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - MICKEY - SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387519 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - MICKEY - SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389209 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389216 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389223 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JADE GREEN - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389230 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389285 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389292 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JET BLACK - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389384 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389391 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389407 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389414 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - SKETCH - MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389506 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389513 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389520 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389537 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389643 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389650 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389681 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389698 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389704 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - WHITE - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389711 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - MINNIE - SPRING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390007 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - SPRING - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390014 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - AMBER YELLOW - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390021 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390038 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390045 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - FIREBRICK RED - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390052 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - FIREBRICK RED - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390083 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390090 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390182 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390199 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390205 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390212 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - SPIDER-MAN - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390304 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - SPIDER-MAN - GREAT POWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390311 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - SPIDER-MAN - GREAT POWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390328 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JADE GREEN - SPIDER-MAN - GREAT POWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390335 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - SPIDER-MAN - GREAT POWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390502 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - SPIDER-MAN - GREAT POWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390519 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - WHITE - SPIDER-MAN - GREAT POWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390526 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - CHERRY RED - SPIDER-MAN - GREAT POWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390533 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - CHERRY RED - SPIDER-MAN - GREAT POWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390601 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390618 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390625 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390632 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390786 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390793 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390809 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390816 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390823 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - CHERRY RED - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390830 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - CHERRY RED - RETRO COMIC - SPIDER-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391004 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - AMBER YELLOW - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391011 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391028 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391035 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JADE GREEN - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391080 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391097 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391202 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391219 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391264 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391271 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - STAR WARS - DARTH VADER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391349 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - FIREBRICK RED - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391356 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - FIREBRICK RED - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391363 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - GREY - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391370 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - GREY - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391387 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391394 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391400 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - OLIVE GREEN - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391417 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - OLIVE GREEN - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391462 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391479 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - STONE BLUE - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391509 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391516 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - STAR WARS - TROOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392001 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392018 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392025 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392032 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392131 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STITCH - DRIP - PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392148 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392155 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392186 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392193 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392209 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392216 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - WHITE - STITCH - DRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392308 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392315 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392322 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JADE GREEN - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392339 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392445 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392452 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392469 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392476 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STONE BLUE - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392506 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392513 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - STITCH - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393008 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393015 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393022 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393039 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393084 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393091 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JET BLACK - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393183 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393190 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393206 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - WHITE - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393213 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - WHITE - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393220 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - CHERRY RED - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393237 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - CHERRY RED - SUPERMAN - SUPERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394067 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - GREY - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394074 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - GREY - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394081 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394098 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394104 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - OLIVE GREEN - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394111 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - OLIVE GREEN - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394166 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - STONE BLUE - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394173 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - STONE BLUE - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394203 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394210 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - WHITE - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394265 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 510 - SLATE - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394272 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - Si - 630 - SLATE - LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394302 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - AMBER YELLOW - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394319 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394326 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394333 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394388 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394395 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394449 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394456 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394487 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394494 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - NEON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408207 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408214 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408221 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408238 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JADE GREEN - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408283 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408290 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408344 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408351 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408382 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408399 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - VILLAINS - EVIL QUEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408702 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408719 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408726 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JADE GREEN - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408733 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408788 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408795 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408849 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408856 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408887 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408894 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - ULTRAMARINE - VILLAINS - MALEFICIENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409709 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409716 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409723 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JADE GREEN - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409730 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JADE GREEN - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409785 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409792 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - JET BLACK - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409846 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409853 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409884 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - ULTRAMARINE - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409891 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - VILLAINS - URSULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410101 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410118 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMBER YELLOW - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410149 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - FIREBRICK RED - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410156 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - FIREBRICK RED - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410187 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - JET BLACK - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410194 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JET BLACK - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410248 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - RASPBERRY PINK - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410255 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - RASPBERRY PINK - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410286 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - ULTRAMARINE - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410293 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - WONDER WOMAN - WONDER WOMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376001 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - AMBER YELLOW - BATMAN</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497403417 </t>
   </si>
   <si>
     <t>CORE - DUSK BLUE - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403400 </t>
   </si>
   <si>
     <t>CORE - BLACK - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403424 </t>
   </si>
   <si>
     <t>CORE - MIDNIGHT GREEN - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403431 </t>
   </si>
   <si>
     <t>CORE - BURGUNDY - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403448 </t>
@@ -2130,50 +4110,62 @@
     <t>QUOKKA LOTE RECIPIENTE COMIDA ACERO INOX., VASO CORE ACERO INOX. Y CAFE TERMICO ACERO INOX. (40110 + 40346 + 41371)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996360 </t>
   </si>
   <si>
     <t>QUOKKA LOTE RECIPIENTE COMIDA ACERO INOX., BOTELLA TERMO ACERO INOX. Y VASO CAFE TERMICO ACERO INOX. (40115 + 40216 + 41380)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497997015 </t>
   </si>
   <si>
     <t>QUOKKA LOTE BOTELLA TERMO ACERO INOX., RECIPIENTE COMIDA ACERO INOX. Y VASO CAFE ACERO INOX. (40192 + 40368 + 41373)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497997022 </t>
   </si>
   <si>
     <t>QUOKKA LOTE BOTELLA TERMO ACERO INOX., RECIPIENTE COMIDA ACERO INOX. Y VASO CAFE ACERO INOX. (40193 + 40360 + 41374)</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Grabado Laser</t>
+  </si>
+  <si>
+    <t>QUOKKA BOTELLA TERMO ACERO INOXIDABLE SOLID AMBER YELLOW 630 ML BATMAN</t>
+  </si>
+  <si>
+    <t>QUOKKA BOTELLA TERMO ACERO INOXIDABLE SOLID JET BLACK 510 ML BATMAN</t>
+  </si>
+  <si>
+    <t>QUOKKA BOTELLA TERMO ACERO INOXIDABLE SOLID JET BLACK 630 ML BATMAN</t>
+  </si>
+  <si>
+    <t>QUOKKA BOTELLA TERMO ACERO INOXIDABLE SOLID STONE BLUE 510 ML BATMAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2479,51 +4471,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D351"/>
+  <dimension ref="A1:D685"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="147" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3227,557 +5219,557 @@
         <v>123</v>
       </c>
       <c r="B65" s="1">
         <v>37708</v>
       </c>
       <c r="D65" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B66" s="1">
         <v>12064</v>
       </c>
       <c r="D66" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B67" s="1">
-        <v>12065</v>
+        <v>12066</v>
       </c>
       <c r="D67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B68" s="1">
-        <v>12066</v>
+        <v>12067</v>
       </c>
       <c r="D68" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B69" s="1">
-        <v>12067</v>
+        <v>12081</v>
       </c>
       <c r="D69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B70" s="1">
-        <v>12068</v>
+        <v>12082</v>
       </c>
       <c r="D70" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B71" s="1">
-        <v>12081</v>
+        <v>12084</v>
       </c>
       <c r="D71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B72" s="1">
-        <v>12082</v>
+        <v>12085</v>
       </c>
       <c r="D72" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B73" s="1">
-        <v>12084</v>
+        <v>12087</v>
       </c>
       <c r="D73" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B74" s="1">
-        <v>12085</v>
+        <v>12088</v>
       </c>
       <c r="D74" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B75" s="1">
-        <v>12087</v>
+        <v>12089</v>
       </c>
       <c r="D75" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B76" s="1">
-        <v>12088</v>
+        <v>12091</v>
       </c>
       <c r="D76" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B77" s="1">
-        <v>12089</v>
+        <v>12092</v>
       </c>
       <c r="D77" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B78" s="1">
-        <v>12091</v>
+        <v>12093</v>
       </c>
       <c r="D78" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B79" s="1">
-        <v>12092</v>
+        <v>12094</v>
       </c>
       <c r="D79" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B80" s="1">
-        <v>12093</v>
+        <v>12095</v>
       </c>
       <c r="D80" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B81" s="1">
-        <v>12094</v>
+        <v>12096</v>
       </c>
       <c r="D81" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B82" s="1">
-        <v>12095</v>
+        <v>12097</v>
       </c>
       <c r="D82" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B83" s="1">
-        <v>12096</v>
+        <v>12098</v>
       </c>
       <c r="D83" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B84" s="1">
-        <v>12097</v>
+        <v>40174</v>
       </c>
       <c r="D84" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B85" s="1">
-        <v>12098</v>
+        <v>40175</v>
       </c>
       <c r="D85" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B86" s="1">
-        <v>40174</v>
+        <v>40176</v>
       </c>
       <c r="D86" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B87" s="1">
-        <v>40175</v>
+        <v>40168</v>
       </c>
       <c r="D87" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B88" s="1">
-        <v>40176</v>
+        <v>40177</v>
       </c>
       <c r="D88" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B89" s="1">
-        <v>40168</v>
+        <v>40169</v>
       </c>
       <c r="D89" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B90" s="1">
-        <v>40177</v>
+        <v>40178</v>
       </c>
       <c r="D90" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B91" s="1">
-        <v>40169</v>
+        <v>40179</v>
       </c>
       <c r="D91" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B92" s="1">
-        <v>40178</v>
+        <v>40170</v>
       </c>
       <c r="D92" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B93" s="1">
-        <v>40179</v>
+        <v>40180</v>
       </c>
       <c r="D93" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B94" s="1">
-        <v>40170</v>
+        <v>40171</v>
       </c>
       <c r="D94" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B95" s="1">
-        <v>40180</v>
+        <v>40181</v>
       </c>
       <c r="D95" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B96" s="1">
-        <v>40171</v>
+        <v>40172</v>
       </c>
       <c r="D96" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B97" s="1">
-        <v>40181</v>
+        <v>40182</v>
       </c>
       <c r="D97" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B98" s="1">
-        <v>40172</v>
+        <v>40183</v>
       </c>
       <c r="D98" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B99" s="1">
-        <v>40182</v>
+        <v>40173</v>
       </c>
       <c r="D99" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B100" s="1">
-        <v>40183</v>
+        <v>40184</v>
       </c>
       <c r="D100" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B101" s="1">
-        <v>40173</v>
+        <v>40185</v>
       </c>
       <c r="D101" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B102" s="1">
-        <v>40184</v>
+        <v>40186</v>
       </c>
       <c r="D102" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B103" s="1">
-        <v>40185</v>
+        <v>40187</v>
       </c>
       <c r="D103" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B104" s="1">
-        <v>40186</v>
+        <v>40192</v>
       </c>
       <c r="D104" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B105" s="1">
-        <v>40187</v>
+        <v>40193</v>
       </c>
       <c r="D105" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B106" s="1">
-        <v>40192</v>
+        <v>40194</v>
       </c>
       <c r="D106" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B107" s="1">
-        <v>40193</v>
+        <v>40195</v>
       </c>
       <c r="D107" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B108" s="1">
-        <v>40194</v>
+        <v>40212</v>
       </c>
       <c r="D108" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B109" s="1">
-        <v>40195</v>
+        <v>40213</v>
       </c>
       <c r="D109" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B110" s="1">
-        <v>40212</v>
+        <v>40215</v>
       </c>
       <c r="D110" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B111" s="1">
-        <v>40213</v>
+        <v>40216</v>
       </c>
       <c r="D111" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B112" s="1">
-        <v>40215</v>
+        <v>12068</v>
       </c>
       <c r="D112" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B113" s="1">
-        <v>40216</v>
+        <v>12065</v>
       </c>
       <c r="D113" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B114" s="1">
         <v>40311</v>
       </c>
       <c r="D114" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B115" s="1">
         <v>40235</v>
       </c>
       <c r="D115" t="s">
         <v>223</v>
@@ -5757,648 +7749,4322 @@
         <v>592</v>
       </c>
       <c r="B295" s="1">
         <v>40261</v>
       </c>
       <c r="D295" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
         <v>594</v>
       </c>
       <c r="B296" s="1">
         <v>40262</v>
       </c>
       <c r="D296" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
         <v>596</v>
       </c>
       <c r="B297" s="1">
-        <v>40341</v>
+        <v>37500</v>
       </c>
       <c r="D297" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
         <v>598</v>
       </c>
       <c r="B298" s="1">
-        <v>40340</v>
+        <v>37501</v>
       </c>
       <c r="D298" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
         <v>600</v>
       </c>
       <c r="B299" s="1">
-        <v>40342</v>
+        <v>37502</v>
       </c>
       <c r="D299" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
         <v>602</v>
       </c>
       <c r="B300" s="1">
-        <v>40343</v>
+        <v>37503</v>
       </c>
       <c r="D300" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
         <v>604</v>
       </c>
       <c r="B301" s="1">
-        <v>40344</v>
+        <v>37508</v>
       </c>
       <c r="D301" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
         <v>606</v>
       </c>
       <c r="B302" s="1">
-        <v>40345</v>
+        <v>37509</v>
       </c>
       <c r="D302" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
         <v>608</v>
       </c>
       <c r="B303" s="1">
-        <v>40346</v>
+        <v>37514</v>
       </c>
       <c r="D303" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
         <v>610</v>
       </c>
       <c r="B304" s="1">
-        <v>40347</v>
+        <v>37515</v>
       </c>
       <c r="D304" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
         <v>612</v>
       </c>
       <c r="B305" s="1">
-        <v>40348</v>
+        <v>37518</v>
       </c>
       <c r="D305" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
         <v>614</v>
       </c>
       <c r="B306" s="1">
-        <v>40349</v>
+        <v>37519</v>
       </c>
       <c r="D306" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
         <v>616</v>
       </c>
       <c r="B307" s="1">
-        <v>40394</v>
+        <v>37601</v>
       </c>
       <c r="D307" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
         <v>618</v>
       </c>
       <c r="B308" s="1">
-        <v>40390</v>
+        <v>37608</v>
       </c>
       <c r="D308" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
         <v>620</v>
       </c>
       <c r="B309" s="1">
-        <v>40391</v>
+        <v>37609</v>
       </c>
       <c r="D309" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
         <v>622</v>
       </c>
       <c r="B310" s="1">
-        <v>40392</v>
+        <v>37616</v>
       </c>
       <c r="D310" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
         <v>624</v>
       </c>
       <c r="B311" s="1">
-        <v>40393</v>
+        <v>37617</v>
       </c>
       <c r="D311" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
         <v>626</v>
       </c>
       <c r="B312" s="1">
-        <v>40395</v>
+        <v>37618</v>
       </c>
       <c r="D312" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
         <v>628</v>
       </c>
       <c r="B313" s="1">
-        <v>40123</v>
+        <v>37619</v>
       </c>
       <c r="D313" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B314" s="1">
-        <v>40132</v>
+        <v>37620</v>
       </c>
       <c r="D314" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
         <v>632</v>
       </c>
       <c r="B315" s="1">
-        <v>40133</v>
+        <v>37621</v>
       </c>
       <c r="D315" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
         <v>634</v>
       </c>
       <c r="B316" s="1">
-        <v>40221</v>
+        <v>37626</v>
       </c>
       <c r="D316" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
         <v>636</v>
       </c>
       <c r="B317" s="1">
-        <v>40222</v>
+        <v>37627</v>
       </c>
       <c r="D317" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B318" s="1">
-        <v>40223</v>
+        <v>37804</v>
       </c>
       <c r="D318" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
         <v>640</v>
       </c>
       <c r="B319" s="1">
-        <v>40224</v>
+        <v>37805</v>
       </c>
       <c r="D319" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
         <v>642</v>
       </c>
       <c r="B320" s="1">
-        <v>40225</v>
+        <v>37810</v>
       </c>
       <c r="D320" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
         <v>644</v>
       </c>
       <c r="B321" s="1">
-        <v>40226</v>
+        <v>37811</v>
       </c>
       <c r="D321" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
         <v>646</v>
       </c>
       <c r="B322" s="1">
-        <v>40241</v>
+        <v>37816</v>
       </c>
       <c r="D322" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
         <v>648</v>
       </c>
       <c r="B323" s="1">
-        <v>40242</v>
+        <v>37817</v>
       </c>
       <c r="D323" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
         <v>650</v>
       </c>
       <c r="B324" s="1">
-        <v>40243</v>
+        <v>37818</v>
       </c>
       <c r="D324" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
         <v>652</v>
       </c>
       <c r="B325" s="1">
-        <v>40244</v>
+        <v>37819</v>
       </c>
       <c r="D325" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
         <v>654</v>
       </c>
       <c r="B326" s="1">
-        <v>91151</v>
+        <v>37820</v>
       </c>
       <c r="D326" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B327" s="1">
-        <v>91153</v>
+        <v>37821</v>
       </c>
       <c r="D327" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
         <v>658</v>
       </c>
       <c r="B328" s="1">
-        <v>91154</v>
+        <v>37826</v>
       </c>
       <c r="D328" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
         <v>660</v>
       </c>
       <c r="B329" s="1">
-        <v>91155</v>
+        <v>37827</v>
       </c>
       <c r="D329" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
         <v>662</v>
       </c>
       <c r="B330" s="1">
-        <v>91156</v>
+        <v>37830</v>
       </c>
       <c r="D330" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
         <v>664</v>
       </c>
       <c r="B331" s="1">
-        <v>91157</v>
+        <v>37831</v>
       </c>
       <c r="D331" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
         <v>666</v>
       </c>
       <c r="B332" s="1">
-        <v>91158</v>
+        <v>37832</v>
       </c>
       <c r="D332" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
         <v>668</v>
       </c>
       <c r="B333" s="1">
-        <v>91159</v>
+        <v>37833</v>
       </c>
       <c r="D333" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
         <v>670</v>
       </c>
       <c r="B334" s="1">
-        <v>91160</v>
+        <v>37848</v>
       </c>
       <c r="D334" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B335" s="1">
-        <v>91161</v>
+        <v>37849</v>
       </c>
       <c r="D335" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
         <v>674</v>
       </c>
       <c r="B336" s="1">
-        <v>91162</v>
+        <v>37850</v>
       </c>
       <c r="D336" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
         <v>676</v>
       </c>
       <c r="B337" s="1">
-        <v>91163</v>
+        <v>37851</v>
       </c>
       <c r="D337" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
         <v>678</v>
       </c>
       <c r="B338" s="1">
-        <v>91165</v>
+        <v>37852</v>
       </c>
       <c r="D338" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B339" s="1">
-        <v>91167</v>
+        <v>37853</v>
       </c>
       <c r="D339" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
         <v>682</v>
       </c>
       <c r="B340" s="1">
-        <v>91168</v>
+        <v>38000</v>
       </c>
       <c r="D340" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
         <v>684</v>
       </c>
       <c r="B341" s="1">
-        <v>99580</v>
+        <v>38001</v>
       </c>
       <c r="D341" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
         <v>686</v>
       </c>
       <c r="B342" s="1">
-        <v>99581</v>
+        <v>38004</v>
       </c>
       <c r="D342" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
         <v>688</v>
       </c>
       <c r="B343" s="1">
-        <v>99592</v>
+        <v>38005</v>
       </c>
       <c r="D343" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
         <v>690</v>
       </c>
       <c r="B344" s="1">
-        <v>99600</v>
+        <v>38008</v>
       </c>
       <c r="D344" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
         <v>692</v>
       </c>
       <c r="B345" s="1">
-        <v>99601</v>
+        <v>38009</v>
       </c>
       <c r="D345" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
         <v>694</v>
       </c>
       <c r="B346" s="1">
-        <v>99602</v>
+        <v>38018</v>
       </c>
       <c r="D346" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
         <v>696</v>
       </c>
       <c r="B347" s="1">
-        <v>99625</v>
+        <v>38019</v>
       </c>
       <c r="D347" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
         <v>698</v>
       </c>
       <c r="B348" s="1">
-        <v>99636</v>
+        <v>38022</v>
       </c>
       <c r="D348" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
         <v>700</v>
       </c>
       <c r="B349" s="1">
-        <v>99701</v>
+        <v>38023</v>
       </c>
       <c r="D349" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B350" s="1">
-        <v>99702</v>
+        <v>38024</v>
       </c>
       <c r="D350" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
         <v>704</v>
       </c>
       <c r="B351" s="1">
-        <v>99994</v>
+        <v>38025</v>
       </c>
       <c r="D351" t="s">
         <v>705</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="B352" s="1">
+        <v>38102</v>
+      </c>
+      <c r="D352" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B353" s="1">
+        <v>38103</v>
+      </c>
+      <c r="D353" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B354" s="1">
+        <v>38116</v>
+      </c>
+      <c r="D354" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B355" s="1">
+        <v>38117</v>
+      </c>
+      <c r="D355" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B356" s="1">
+        <v>38118</v>
+      </c>
+      <c r="D356" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B357" s="1">
+        <v>38119</v>
+      </c>
+      <c r="D357" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B358" s="1">
+        <v>38120</v>
+      </c>
+      <c r="D358" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B359" s="1">
+        <v>38121</v>
+      </c>
+      <c r="D359" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B360" s="1">
+        <v>38126</v>
+      </c>
+      <c r="D360" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B361" s="1">
+        <v>38127</v>
+      </c>
+      <c r="D361" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B362" s="1">
+        <v>38202</v>
+      </c>
+      <c r="D362" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B363" s="1">
+        <v>38203</v>
+      </c>
+      <c r="D363" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="B364" s="1">
+        <v>38216</v>
+      </c>
+      <c r="D364" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B365" s="1">
+        <v>38217</v>
+      </c>
+      <c r="D365" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B366" s="1">
+        <v>38218</v>
+      </c>
+      <c r="D366" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B367" s="1">
+        <v>38219</v>
+      </c>
+      <c r="D367" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B368" s="1">
+        <v>38220</v>
+      </c>
+      <c r="D368" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B369" s="1">
+        <v>38221</v>
+      </c>
+      <c r="D369" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B370" s="1">
+        <v>38226</v>
+      </c>
+      <c r="D370" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B371" s="1">
+        <v>38227</v>
+      </c>
+      <c r="D371" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B372" s="1">
+        <v>38304</v>
+      </c>
+      <c r="D372" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="B373" s="1">
+        <v>38305</v>
+      </c>
+      <c r="D373" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="B374" s="1">
+        <v>38308</v>
+      </c>
+      <c r="D374" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B375" s="1">
+        <v>38309</v>
+      </c>
+      <c r="D375" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="B376" s="1">
+        <v>38320</v>
+      </c>
+      <c r="D376" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B377" s="1">
+        <v>38321</v>
+      </c>
+      <c r="D377" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B378" s="1">
+        <v>38322</v>
+      </c>
+      <c r="D378" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="B379" s="1">
+        <v>38323</v>
+      </c>
+      <c r="D379" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B380" s="1">
+        <v>38326</v>
+      </c>
+      <c r="D380" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B381" s="1">
+        <v>38327</v>
+      </c>
+      <c r="D381" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="B382" s="1">
+        <v>38334</v>
+      </c>
+      <c r="D382" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="B383" s="1">
+        <v>38335</v>
+      </c>
+      <c r="D383" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B384" s="1">
+        <v>38338</v>
+      </c>
+      <c r="D384" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B385" s="1">
+        <v>38339</v>
+      </c>
+      <c r="D385" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="B386" s="1">
+        <v>38340</v>
+      </c>
+      <c r="D386" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B387" s="1">
+        <v>38341</v>
+      </c>
+      <c r="D387" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="B388" s="1">
+        <v>38346</v>
+      </c>
+      <c r="D388" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B389" s="1">
+        <v>38347</v>
+      </c>
+      <c r="D389" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B390" s="1">
+        <v>38350</v>
+      </c>
+      <c r="D390" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="B391" s="1">
+        <v>38351</v>
+      </c>
+      <c r="D391" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B392" s="1">
+        <v>38354</v>
+      </c>
+      <c r="D392" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B393" s="1">
+        <v>38355</v>
+      </c>
+      <c r="D393" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B394" s="1">
+        <v>38360</v>
+      </c>
+      <c r="D394" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="B395" s="1">
+        <v>38361</v>
+      </c>
+      <c r="D395" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B396" s="1">
+        <v>38368</v>
+      </c>
+      <c r="D396" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B397" s="1">
+        <v>38369</v>
+      </c>
+      <c r="D397" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="B398" s="1">
+        <v>38380</v>
+      </c>
+      <c r="D398" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B399" s="1">
+        <v>38381</v>
+      </c>
+      <c r="D399" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B400" s="1">
+        <v>38384</v>
+      </c>
+      <c r="D400" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="B401" s="1">
+        <v>38385</v>
+      </c>
+      <c r="D401" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B402" s="1">
+        <v>38386</v>
+      </c>
+      <c r="D402" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B403" s="1">
+        <v>38387</v>
+      </c>
+      <c r="D403" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="B404" s="1">
+        <v>38398</v>
+      </c>
+      <c r="D404" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B405" s="1">
+        <v>38399</v>
+      </c>
+      <c r="D405" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="B406" s="1">
+        <v>38406</v>
+      </c>
+      <c r="D406" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="B407" s="1">
+        <v>38407</v>
+      </c>
+      <c r="D407" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B408" s="1">
+        <v>38408</v>
+      </c>
+      <c r="D408" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="B409" s="1">
+        <v>38409</v>
+      </c>
+      <c r="D409" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B410" s="1">
+        <v>38410</v>
+      </c>
+      <c r="D410" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B411" s="1">
+        <v>38411</v>
+      </c>
+      <c r="D411" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="B412" s="1">
+        <v>38416</v>
+      </c>
+      <c r="D412" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B413" s="1">
+        <v>38417</v>
+      </c>
+      <c r="D413" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B414" s="1">
+        <v>38422</v>
+      </c>
+      <c r="D414" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B415" s="1">
+        <v>38423</v>
+      </c>
+      <c r="D415" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="B416" s="1">
+        <v>38428</v>
+      </c>
+      <c r="D416" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B417" s="1">
+        <v>38429</v>
+      </c>
+      <c r="D417" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B418" s="1">
+        <v>38430</v>
+      </c>
+      <c r="D418" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B419" s="1">
+        <v>38431</v>
+      </c>
+      <c r="D419" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B420" s="1">
+        <v>38440</v>
+      </c>
+      <c r="D420" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B421" s="1">
+        <v>38441</v>
+      </c>
+      <c r="D421" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B422" s="1">
+        <v>38446</v>
+      </c>
+      <c r="D422" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B423" s="1">
+        <v>38447</v>
+      </c>
+      <c r="D423" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B424" s="1">
+        <v>38504</v>
+      </c>
+      <c r="D424" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B425" s="1">
+        <v>38505</v>
+      </c>
+      <c r="D425" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B426" s="1">
+        <v>38508</v>
+      </c>
+      <c r="D426" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B427" s="1">
+        <v>38509</v>
+      </c>
+      <c r="D427" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B428" s="1">
+        <v>38522</v>
+      </c>
+      <c r="D428" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B429" s="1">
+        <v>38523</v>
+      </c>
+      <c r="D429" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B430" s="1">
+        <v>38526</v>
+      </c>
+      <c r="D430" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B431" s="1">
+        <v>38527</v>
+      </c>
+      <c r="D431" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B432" s="1">
+        <v>38606</v>
+      </c>
+      <c r="D432" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B433" s="1">
+        <v>38607</v>
+      </c>
+      <c r="D433" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B434" s="1">
+        <v>38608</v>
+      </c>
+      <c r="D434" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B435" s="1">
+        <v>38609</v>
+      </c>
+      <c r="D435" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="B436" s="1">
+        <v>38616</v>
+      </c>
+      <c r="D436" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B437" s="1">
+        <v>38617</v>
+      </c>
+      <c r="D437" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B438" s="1">
+        <v>38620</v>
+      </c>
+      <c r="D438" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="B439" s="1">
+        <v>38621</v>
+      </c>
+      <c r="D439" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B440" s="1">
+        <v>38626</v>
+      </c>
+      <c r="D440" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B441" s="1">
+        <v>38627</v>
+      </c>
+      <c r="D441" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B442" s="1">
+        <v>38700</v>
+      </c>
+      <c r="D442" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B443" s="1">
+        <v>38701</v>
+      </c>
+      <c r="D443" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B444" s="1">
+        <v>38702</v>
+      </c>
+      <c r="D444" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B445" s="1">
+        <v>38703</v>
+      </c>
+      <c r="D445" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B446" s="1">
+        <v>38715</v>
+      </c>
+      <c r="D446" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B447" s="1">
+        <v>38720</v>
+      </c>
+      <c r="D447" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B448" s="1">
+        <v>38721</v>
+      </c>
+      <c r="D448" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="B449" s="1">
+        <v>38722</v>
+      </c>
+      <c r="D449" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B450" s="1">
+        <v>38723</v>
+      </c>
+      <c r="D450" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B451" s="1">
+        <v>38730</v>
+      </c>
+      <c r="D451" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B452" s="1">
+        <v>38731</v>
+      </c>
+      <c r="D452" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B453" s="1">
+        <v>38732</v>
+      </c>
+      <c r="D453" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B454" s="1">
+        <v>38733</v>
+      </c>
+      <c r="D454" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="B455" s="1">
+        <v>38744</v>
+      </c>
+      <c r="D455" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B456" s="1">
+        <v>38745</v>
+      </c>
+      <c r="D456" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B457" s="1">
+        <v>38750</v>
+      </c>
+      <c r="D457" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B458" s="1">
+        <v>38751</v>
+      </c>
+      <c r="D458" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B459" s="1">
+        <v>38920</v>
+      </c>
+      <c r="D459" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B460" s="1">
+        <v>38921</v>
+      </c>
+      <c r="D460" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="B461" s="1">
+        <v>38922</v>
+      </c>
+      <c r="D461" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B462" s="1">
+        <v>38923</v>
+      </c>
+      <c r="D462" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B463" s="1">
+        <v>38928</v>
+      </c>
+      <c r="D463" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B464" s="1">
+        <v>38929</v>
+      </c>
+      <c r="D464" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B465" s="1">
+        <v>38938</v>
+      </c>
+      <c r="D465" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B466" s="1">
+        <v>38939</v>
+      </c>
+      <c r="D466" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B467" s="1">
+        <v>38940</v>
+      </c>
+      <c r="D467" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B468" s="1">
+        <v>38941</v>
+      </c>
+      <c r="D468" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B469" s="1">
+        <v>38950</v>
+      </c>
+      <c r="D469" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B470" s="1">
+        <v>38951</v>
+      </c>
+      <c r="D470" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B471" s="1">
+        <v>38952</v>
+      </c>
+      <c r="D471" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B472" s="1">
+        <v>38953</v>
+      </c>
+      <c r="D472" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B473" s="1">
+        <v>38964</v>
+      </c>
+      <c r="D473" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B474" s="1">
+        <v>38965</v>
+      </c>
+      <c r="D474" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="B475" s="1">
+        <v>38968</v>
+      </c>
+      <c r="D475" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="B476" s="1">
+        <v>38969</v>
+      </c>
+      <c r="D476" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B477" s="1">
+        <v>38970</v>
+      </c>
+      <c r="D477" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B478" s="1">
+        <v>38971</v>
+      </c>
+      <c r="D478" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B479" s="1">
+        <v>39000</v>
+      </c>
+      <c r="D479" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B480" s="1">
+        <v>39001</v>
+      </c>
+      <c r="D480" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B481" s="1">
+        <v>39002</v>
+      </c>
+      <c r="D481" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="B482" s="1">
+        <v>39003</v>
+      </c>
+      <c r="D482" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B483" s="1">
+        <v>39004</v>
+      </c>
+      <c r="D483" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B484" s="1">
+        <v>39005</v>
+      </c>
+      <c r="D484" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B485" s="1">
+        <v>39008</v>
+      </c>
+      <c r="D485" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B486" s="1">
+        <v>39009</v>
+      </c>
+      <c r="D486" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B487" s="1">
+        <v>39018</v>
+      </c>
+      <c r="D487" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="B488" s="1">
+        <v>39019</v>
+      </c>
+      <c r="D488" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="B489" s="1">
+        <v>39020</v>
+      </c>
+      <c r="D489" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B490" s="1">
+        <v>39021</v>
+      </c>
+      <c r="D490" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B491" s="1">
+        <v>39030</v>
+      </c>
+      <c r="D491" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B492" s="1">
+        <v>39031</v>
+      </c>
+      <c r="D492" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="B493" s="1">
+        <v>39032</v>
+      </c>
+      <c r="D493" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="B494" s="1">
+        <v>39033</v>
+      </c>
+      <c r="D494" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="B495" s="1">
+        <v>39050</v>
+      </c>
+      <c r="D495" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B496" s="1">
+        <v>39051</v>
+      </c>
+      <c r="D496" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B497" s="1">
+        <v>39052</v>
+      </c>
+      <c r="D497" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="B498" s="1">
+        <v>39053</v>
+      </c>
+      <c r="D498" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B499" s="1">
+        <v>39060</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B500" s="1">
+        <v>39061</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B501" s="1">
+        <v>39062</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B502" s="1">
+        <v>39063</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B503" s="1">
+        <v>39078</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B504" s="1">
+        <v>39079</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B505" s="1">
+        <v>39080</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B506" s="1">
+        <v>39081</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B507" s="1">
+        <v>39082</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B508" s="1">
+        <v>39083</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B509" s="1">
+        <v>39100</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B510" s="1">
+        <v>39101</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B511" s="1">
+        <v>39102</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B512" s="1">
+        <v>39103</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B513" s="1">
+        <v>39108</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B514" s="1">
+        <v>39109</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B515" s="1">
+        <v>39120</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B516" s="1">
+        <v>39121</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B517" s="1">
+        <v>39126</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B518" s="1">
+        <v>39127</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B519" s="1">
+        <v>39134</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B520" s="1">
+        <v>39135</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B521" s="1">
+        <v>39136</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B522" s="1">
+        <v>39137</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B523" s="1">
+        <v>39138</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B524" s="1">
+        <v>39139</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B525" s="1">
+        <v>39140</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B526" s="1">
+        <v>39141</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B527" s="1">
+        <v>39146</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B528" s="1">
+        <v>39147</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B529" s="1">
+        <v>39150</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B530" s="1">
+        <v>39151</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B531" s="1">
+        <v>39200</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B532" s="1">
+        <v>39201</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B533" s="1">
+        <v>39202</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B534" s="1">
+        <v>39203</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B535" s="1">
+        <v>39213</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B536" s="1">
+        <v>39214</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B537" s="1">
+        <v>39215</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B538" s="1">
+        <v>39218</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B539" s="1">
+        <v>39219</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B540" s="1">
+        <v>39220</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B541" s="1">
+        <v>39221</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B542" s="1">
+        <v>39230</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B543" s="1">
+        <v>39231</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B544" s="1">
+        <v>39232</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B545" s="1">
+        <v>39233</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B546" s="1">
+        <v>39244</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B547" s="1">
+        <v>39245</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B548" s="1">
+        <v>39246</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B549" s="1">
+        <v>39247</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B550" s="1">
+        <v>39250</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B551" s="1">
+        <v>39251</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B552" s="1">
+        <v>39300</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B553" s="1">
+        <v>39301</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B554" s="1">
+        <v>39302</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B555" s="1">
+        <v>39303</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B556" s="1">
+        <v>39308</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B557" s="1">
+        <v>39309</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B558" s="1">
+        <v>39318</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B559" s="1">
+        <v>39319</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B560" s="1">
+        <v>39320</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B561" s="1">
+        <v>39321</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B562" s="1">
+        <v>39322</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B563" s="1">
+        <v>39323</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B564" s="1">
+        <v>39406</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B565" s="1">
+        <v>39407</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B566" s="1">
+        <v>39408</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B567" s="1">
+        <v>39409</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B568" s="1">
+        <v>39410</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B569" s="1">
+        <v>39411</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B570" s="1">
+        <v>39416</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B571" s="1">
+        <v>39417</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B572" s="1">
+        <v>39420</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B573" s="1">
+        <v>39421</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B574" s="1">
+        <v>39426</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B575" s="1">
+        <v>39427</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B576" s="1">
+        <v>39430</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B577" s="1">
+        <v>39431</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B578" s="1">
+        <v>39432</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B579" s="1">
+        <v>39433</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B580" s="1">
+        <v>39438</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B581" s="1">
+        <v>39439</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B582" s="1">
+        <v>39444</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B583" s="1">
+        <v>39445</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B584" s="1">
+        <v>39448</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B585" s="1">
+        <v>39449</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B586" s="1">
+        <v>40820</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B587" s="1">
+        <v>40821</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B588" s="1">
+        <v>40822</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B589" s="1">
+        <v>40823</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B590" s="1">
+        <v>40828</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B591" s="1">
+        <v>40829</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B592" s="1">
+        <v>40834</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B593" s="1">
+        <v>40835</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B594" s="1">
+        <v>40838</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B595" s="1">
+        <v>40839</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B596" s="1">
+        <v>40870</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B597" s="1">
+        <v>40871</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B598" s="1">
+        <v>40872</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B599" s="1">
+        <v>40873</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B600" s="1">
+        <v>40878</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B601" s="1">
+        <v>40879</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B602" s="1">
+        <v>40884</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B603" s="1">
+        <v>40885</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B604" s="1">
+        <v>40888</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B605" s="1">
+        <v>40889</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B606" s="1">
+        <v>40970</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B607" s="1">
+        <v>40971</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B608" s="1">
+        <v>40972</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B609" s="1">
+        <v>40973</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B610" s="1">
+        <v>40978</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B611" s="1">
+        <v>40979</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B612" s="1">
+        <v>40984</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B613" s="1">
+        <v>40985</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B614" s="1">
+        <v>40988</v>
+      </c>
+      <c r="D614" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B615" s="1">
+        <v>40989</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B616" s="1">
+        <v>41010</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B617" s="1">
+        <v>41011</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B618" s="1">
+        <v>41014</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B619" s="1">
+        <v>41015</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B620" s="1">
+        <v>41018</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B621" s="1">
+        <v>41019</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B622" s="1">
+        <v>41024</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B623" s="1">
+        <v>41025</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B624" s="1">
+        <v>41028</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B625" s="1">
+        <v>41029</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B626" s="1">
+        <v>37600</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B627" s="1">
+        <v>40341</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B628" s="1">
+        <v>40340</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B629" s="1">
+        <v>40342</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B630" s="1">
+        <v>40343</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B631" s="1">
+        <v>40344</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B632" s="1">
+        <v>40345</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B633" s="1">
+        <v>40346</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B634" s="1">
+        <v>40347</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B635" s="1">
+        <v>40348</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B636" s="1">
+        <v>40349</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B637" s="1">
+        <v>40394</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B638" s="1">
+        <v>40390</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B639" s="1">
+        <v>40391</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B640" s="1">
+        <v>40392</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B641" s="1">
+        <v>40393</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B642" s="1">
+        <v>40395</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B643" s="1">
+        <v>40123</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B644" s="1">
+        <v>40132</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B645" s="1">
+        <v>40133</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B646" s="1">
+        <v>40221</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B647" s="1">
+        <v>40222</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B648" s="1">
+        <v>40223</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B649" s="1">
+        <v>40224</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B650" s="1">
+        <v>40225</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B651" s="1">
+        <v>40226</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B652" s="1">
+        <v>40241</v>
+      </c>
+      <c r="D652" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B653" s="1">
+        <v>40242</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B654" s="1">
+        <v>40243</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B655" s="1">
+        <v>40244</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B656" s="1">
+        <v>91151</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B657" s="1">
+        <v>91153</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B658" s="1">
+        <v>91154</v>
+      </c>
+      <c r="D658" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B659" s="1">
+        <v>91155</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B660" s="1">
+        <v>91156</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B661" s="1">
+        <v>91157</v>
+      </c>
+      <c r="D661" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B662" s="1">
+        <v>91158</v>
+      </c>
+      <c r="D662" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B663" s="1">
+        <v>91159</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B664" s="1">
+        <v>91160</v>
+      </c>
+      <c r="D664" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B665" s="1">
+        <v>91161</v>
+      </c>
+      <c r="D665" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B666" s="1">
+        <v>91162</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B667" s="1">
+        <v>91163</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B668" s="1">
+        <v>91165</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B669" s="1">
+        <v>91167</v>
+      </c>
+      <c r="D669" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B670" s="1">
+        <v>91168</v>
+      </c>
+      <c r="D670" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B671" s="1">
+        <v>99580</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B672" s="1">
+        <v>99581</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B673" s="1">
+        <v>99592</v>
+      </c>
+      <c r="D673" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B674" s="1">
+        <v>99600</v>
+      </c>
+      <c r="D674" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B675" s="1">
+        <v>99601</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B676" s="1">
+        <v>99602</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B677" s="1">
+        <v>99625</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B678" s="1">
+        <v>99636</v>
+      </c>
+      <c r="D678" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B679" s="1">
+        <v>99701</v>
+      </c>
+      <c r="D679" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B680" s="1">
+        <v>99702</v>
+      </c>
+      <c r="D680" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B681" s="1">
+        <v>99994</v>
+      </c>
+      <c r="D681" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="B682" s="1">
+        <v>37601</v>
+      </c>
+      <c r="D682" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B683" s="1">
+        <v>37608</v>
+      </c>
+      <c r="D683" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B684" s="1">
+        <v>37609</v>
+      </c>
+      <c r="D684" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B685" s="1">
+        <v>37616</v>
+      </c>
+      <c r="D685" t="s">
+        <v>1369</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">