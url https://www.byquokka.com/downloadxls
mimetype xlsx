--- v1 (2026-07-31)
+++ v2 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1453">
   <si>
     <t>EAN13</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118014 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - JET BLACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497116607 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - DUSK BLUE</t>
   </si>
   <si>
@@ -143,63 +143,63 @@
   <si>
     <t>SOLID - No - 630 - JADE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117949 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - AMBER YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117956 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - RASPBERRY PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118250 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - JET BLACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118656 </t>
   </si>
   <si>
-    <t>SOLID - No - 630</t>
+    <t>SOLID - No - 630 - LAVA POWDER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118663 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - COLOR JUNGLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118953 </t>
   </si>
   <si>
-    <t>SOLID - No - 510</t>
+    <t>SOLID - No - 510 - QUARTZ LAVA POWDER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118960 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - COLOR JUNGLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119820 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - BLUE IRISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119844 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - OCEAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119851 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - NIGHT FOREST</t>
   </si>
@@ -1547,87 +1547,87 @@
   <si>
     <t>WHIM - LAVENDER - 600</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411177 </t>
   </si>
   <si>
     <t>WHIM - 600 - TREE BRANCHES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411184 </t>
   </si>
   <si>
     <t>WHIM - 600 - BLUE IRISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411191 </t>
   </si>
   <si>
     <t>WHIM - FLORAL PARTY - 600</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411207 </t>
   </si>
   <si>
-    <t>WHIM - 600</t>
+    <t>WHIM - 600 - PINK BLOSSOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411214 </t>
   </si>
   <si>
     <t>WHIM - 600 - NIGHT FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411221 </t>
   </si>
   <si>
     <t>WHIM - 600 - ABSTRACT LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411238 </t>
   </si>
   <si>
     <t>WHIM - 600 - COTTON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411245 </t>
   </si>
   <si>
     <t>WHIM - BOUQUET - 600</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402465 </t>
   </si>
   <si>
     <t>POP - DINOSAURS JUNGLE - 445</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402472 </t>
   </si>
   <si>
-    <t>POP - 445</t>
+    <t>POP - 445 - OCEAN K</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402489 </t>
   </si>
   <si>
     <t>POP - 445 - BLOOMING GARDEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402496 </t>
   </si>
   <si>
     <t>POP - 445 - SAFARI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402502 </t>
   </si>
   <si>
     <t>POP - 445 - SPACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402519 </t>
   </si>
   <si>
     <t>POP - 445 - BALLOONS</t>
   </si>
@@ -1778,2052 +1778,2313 @@
   <si>
     <t xml:space="preserve">8412497401628 </t>
   </si>
   <si>
     <t>ICE KIDS - 430 - BALLOONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401635 </t>
   </si>
   <si>
     <t>ICE KIDS - 430 - SPACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402540 </t>
   </si>
   <si>
     <t>TWIST - SEA ANIMALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402588 </t>
   </si>
   <si>
     <t>TWIST - FLOWERS</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497402618 </t>
+  </si>
+  <si>
+    <t>TWIST - TIGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402625 </t>
+  </si>
+  <si>
+    <t>TWIST - SPACE</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497402595 </t>
   </si>
   <si>
     <t>TWIST - ZEBRAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402601 </t>
   </si>
   <si>
     <t>TWIST - MAP OF LIFE</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497402618 </t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497375004 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - AVENGERS - NEON</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375011 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - AVENGERS - NEON</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375028 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - JADE GREEN - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375035 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - AVENGERS - NEON</t>
+    <t>LICENSES - No - 630 - JADE GREEN - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375080 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - JET BLACK - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375097 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - JET BLACK - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375141 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - RASPBERRY PINK - AVENGERS - NEON</t>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375158 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - RASPBERRY PINK - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375189 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - AVENGERS - NEON</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375196 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - AVENGERS - NEON</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - AVENGERS - NEON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376018 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - BATMAN - BATMAN</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376087 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - BATMAN - BATMAN</t>
+    <t>LICENSES - No - 510 - JET BLACK - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376094 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - BATMAN - BATMAN</t>
+    <t>LICENSES - No - 630 - JET BLACK - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376162 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - BATMAN - BATMAN</t>
+    <t>LICENSES - No - 510 - STONE BLUE - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376179 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STONE BLUE - BATMAN - BATMAN</t>
+    <t>LICENSES - No - 630 - STONE BLUE - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376186 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - BATMAN - BATMAN</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376193 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - BATMAN - BATMAN</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376209 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - BATMAN - BATMAN</t>
+    <t>LICENSES - No - 510 - WHITE - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376216 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - WHITE - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376261 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - BATMAN - BATMAN</t>
+    <t>LICENSES - Si - 510 - SLATE - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376278 </t>
   </si>
   <si>
     <t>LICENSES - Si - 630 - SLATE - BATMAN - BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378043 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - FIREBRICK RED - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378050 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - FIREBRICK RED - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - No - 630 - FIREBRICK RED - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378104 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - OLIVE GREEN - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378111 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - OLIVE GREEN - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - No - 630 - OLIVE GREEN - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378166 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - No - 510 - STONE BLUE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378173 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STONE BLUE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - No - 630 - STONE BLUE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378180 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378197 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378203 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - CAPTAIN AMERICA - RETRO COMIC</t>
+    <t>LICENSES - No - 510 - WHITE - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378210 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - No - 630 - WHITE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378265 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - Si - 510 - SLATE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378272 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
+    <t>LICENSES - Si - 630 - SLATE - CAPTAIN AMERICA - CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378302 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - CAPTAIN AMERICA - RETRO COMIC</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378319 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - AMBER YELLOW - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378326 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - CAPTAIN AMERICA - RETRO COMIC</t>
+    <t>LICENSES - No - 510 - JADE GREEN - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378333 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - JADE GREEN - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378487 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - ULTRAMARINE - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378494 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - CAPTAIN AMERICA - RETRO COMIC</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378500 </t>
   </si>
   <si>
-    <t>LICENSES - No - 510 - WHITE - CAPTAIN AMERICA - RETRO COMIC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497378517 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - CAPTAIN AMERICA - RETRO COMIC</t>
+    <t>LICENSES - No - 630 - WHITE - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378524 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - CHERRY RED - CAPTAIN AMERICA - RETRO COMIC</t>
+    <t>LICENSES - Si - 510 - CHERRY RED - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497378531 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - CHERRY RED - CAPTAIN AMERICA - RETRO COMIC</t>
+    <t>LICENSES - Si - 630 - CHERRY RED - CAPTAIN AMERICA - RETRO COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380008 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - FLASH - FLASH</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380015 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - FLASH - FLASH</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380046 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - FIREBRICK RED - FLASH - FLASH</t>
+    <t>LICENSES - No - 510 - FIREBRICK RED - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380053 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - FIREBRICK RED - FLASH - FLASH</t>
+    <t>LICENSES - No - 630 - FIREBRICK RED - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380084 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - FLASH - FLASH</t>
+    <t>LICENSES - No - 510 - JET BLACK - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380091 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - FLASH - FLASH</t>
+    <t>LICENSES - No - 630 - JET BLACK - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380183 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - FLASH - FLASH</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380190 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - ULTRAMARINE - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380220 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - CHERRY RED - FLASH - FLASH</t>
+    <t>LICENSES - Si - 510 - CHERRY RED - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380237 </t>
   </si>
   <si>
     <t>LICENSES - Si - 630 - CHERRY RED - FLASH - FLASH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380244 </t>
   </si>
   <si>
     <t>LICENCIAS - Si - 510 - FLASH - MUSTARD - HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497380251 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - FLASH - FLASH - MUSTARD</t>
+    <t>LICENSES - Si - 630 - FLASH - FLASH - MUSTARD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381029 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - JADE GREEN - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381036 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - FROZEN - DIAMOND</t>
+    <t>LICENSES - No - 630 - JADE GREEN - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381166 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - FROZEN - DIAMOND</t>
+    <t>LICENSES - No - 510 - STONE BLUE - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381173 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STONE BLUE - FROZEN - DIAMOND</t>
+    <t>LICENSES - No - 630 - STONE BLUE - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381180 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - FROZEN - DIAMOND</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381197 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - FROZEN - DIAMOND</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381203 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - FROZEN - DIAMOND</t>
+    <t>LICENSES - No - 510 - WHITE - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381210 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - FROZEN - DIAMOND</t>
+    <t>LICENSES - No - 630 - WHITE - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381265 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - FROZEN - DIAMOND</t>
+    <t>LICENSES - Si - 510 - SLATE - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497381272 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - FROZEN - DIAMOND</t>
+    <t>LICENSES - Si - 630 - SLATE - FROZEN - DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382026 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - FROZEN - FOREST</t>
+    <t>LICENSES - No - 510 - JADE GREEN - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382033 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - JADE GREEN - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382163 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - FROZEN - FOREST</t>
+    <t>LICENSES - No - 510 - STONE BLUE - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382170 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - STONE BLUE - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382187 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - ULTRAMARINE - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382194 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - FROZEN - FOREST</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382200 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - WHITE - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382217 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - FROZEN - FOREST</t>
+    <t>LICENSES - No - 630 - WHITE - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382262 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - FROZEN - FOREST</t>
+    <t>LICENSES - Si - 510 - SLATE - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497382279 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - FROZEN - FOREST</t>
+    <t>LICENSES - Si - 630 - SLATE - FROZEN - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383047 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - FIREBRICK RED - HARRY POTTER - GRYFFINDOR</t>
+    <t>LICENSES - No - 510 - FIREBRICK RED - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383054 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - FIREBRICK RED - HARRY POTTER - GRYFFINDOR</t>
+    <t>LICENSES - No - 630 - FIREBRICK RED - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383085 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - HARRY POTTER - GRYFFINDOR</t>
+    <t>LICENSES - No - 510 - JET BLACK - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383092 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - HARRY POTTER - GRYFFINDOR</t>
+    <t>LICENSES - No - 630 - JET BLACK - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383207 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - GRYFFINDOR</t>
+    <t>LICENSES - No - 510 - WHITE - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383214 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - GRYFFINDOR</t>
+    <t>LICENSES - No - 630 - WHITE - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383221 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - CHERRY RED - HARRY POTTER - GRYFFINDOR</t>
+    <t>LICENSES - Si - 510 - CHERRY RED - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383238 </t>
   </si>
   <si>
     <t>LICENCIAS - Si - 630 - CHERRY RED - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383269 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - HARRY POTTER - GRYFFINDOR</t>
+    <t>LICENSES - Si - 510 - SLATE - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383276 </t>
   </si>
   <si>
     <t>LICENSES - Si - 630 - SLATE - HARRY POTTER - GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383344 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - FIREBRICK RED - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383351 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - FIREBRICK RED - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - No - 630 - FIREBRICK RED - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383382 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - JET BLACK - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383399 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - No - 630 - JET BLACK - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383405 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - OLIVE GREEN - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - No - 510 - OLIVE GREEN - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383412 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - OLIVE GREEN - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - No - 630 - OLIVE GREEN - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383467 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - No - 510 - STONE BLUE - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383474 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STONE BLUE - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - No - 630 - STONE BLUE - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383504 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - No - 510 - WHITE - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383511 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - No - 630 - WHITE - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383542 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - MUSTARD - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - Si - 510 - MUSTARD - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383559 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - MUSTARD - HARRY POTTER - HOGWARTS</t>
+    <t>LICENSES - Si - 630 - MUSTARD - HARRY POTTER - HOGWARTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383603 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - HARRY POTTER - HUFFLEPUFF</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383610 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - AMBER YELLOW - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383689 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - HARRY POTTER - HUFFLEPUFF</t>
+    <t>LICENSES - No - 510 - JET BLACK - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383696 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - JET BLACK - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383801 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383818 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - HUFFLEPUFF</t>
+    <t>LICENSES - No - 630 - WHITE - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383849 </t>
   </si>
   <si>
     <t>LICENSES - Si - 510 - MUSTARD - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383856 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - MUSTARD - HARRY POTTER - HUFFLEPUFF</t>
+    <t>LICENSES - Si - 630 - MUSTARD - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383863 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - HARRY POTTER - HUFFLEPUFF</t>
+    <t>LICENSES - Si - 510 - SLATE - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383870 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - HARRY POTTER - HUFFLEPUFF</t>
+    <t>LICENSES - Si - 630 - SLATE - HARRY POTTER - HUFFLEPUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383986 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - HARRY POTTER - RAVENCLAW</t>
+    <t>LICENSES - No - 510 - JET BLACK - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497383993 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - HARRY POTTER - RAVENCLAW</t>
+    <t>LICENSES - No - 630 - JET BLACK - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384068 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - HARRY POTTER - RAVENCLAW</t>
+    <t>LICENSES - No - 510 - STONE BLUE - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384075 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STONE BLUE - HARRY POTTER - RAVENCLAW</t>
+    <t>LICENSES - No - 630 - STONE BLUE - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384082 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - HARRY POTTER - RAVENCLAW</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384099 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - HARRY POTTER - RAVENCLAW</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384105 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - RAVENCLAW</t>
+    <t>LICENSES - No - 510 - WHITE - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384112 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384167 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - HARRY POTTER - RAVENCLAW</t>
+    <t>LICENSES - Si - 510 - SLATE - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384174 </t>
   </si>
   <si>
     <t>LICENSES - Si - 630 - SLATE - HARRY POTTER - RAVENCLAW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384228 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - JADE GREEN - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384235 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - HARRY POTTER - SLYTHERIN</t>
+    <t>LICENSES - No - 630 - JADE GREEN - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384280 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - JET BLACK - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384297 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - HARRY POTTER - SLYTHERIN</t>
+    <t>LICENSES - No - 630 - JET BLACK - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384303 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - OLIVE GREEN - HARRY POTTER - SLYTHERIN</t>
+    <t>LICENSES - No - 510 - OLIVE GREEN - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384310 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - OLIVE GREEN - HARRY POTTER - SLYTHERIN</t>
+    <t>LICENSES - No - 630 - OLIVE GREEN - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384402 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - HARRY POTTER - SLYTHERIN</t>
+    <t>LICENSES - No - 510 - WHITE - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384419 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - HARRY POTTER - SLYTHERIN</t>
+    <t>LICENSES - No - 630 - WHITE - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384464 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - HARRY POTTER - SLYTHERIN</t>
+    <t>LICENSES - Si - 510 - SLATE - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497384471 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - HARRY POTTER - SLYTHERIN</t>
+    <t>LICENSES - Si - 630 - SLATE - HARRY POTTER - SLYTHERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497385041 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - FIREBRICK RED - IRON MAN - IRON MAN</t>
+    <t>LICENSES - No - 510 - FIREBRICK RED - IRON MAN - IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497385058 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - FIREBRICK RED - IRON MAN - IRON MAN</t>
+    <t>LICENSES - No - 630 - FIREBRICK RED - IRON MAN - IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497385089 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - IRON MAN - IRON MAN</t>
+    <t>LICENSES - No - 510 - JET BLACK - IRON MAN - IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497385096 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - JET BLACK - IRON MAN - IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497385225 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - CHERRY RED - IRON MAN - IRON MAN</t>
+    <t>LICENSES - Si - 510 - CHERRY RED - IRON MAN - IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497385232 </t>
   </si>
   <si>
     <t>LICENSES - Si - 630 - CHERRY RED - IRON MAN - IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497385263 </t>
   </si>
   <si>
     <t>LICENCIAS - Si - 510 - SLATE - IRON MAN - IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497385270 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - IRON MAN - IRON MAN</t>
+    <t>LICENSES - Si - 630 - SLATE - IRON MAN - IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386062 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - GREY - BLACK PANTHER - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386079 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - GREY - BLACK PANTHER - BLACK PANTHER</t>
+    <t>LICENSES - No - 630 - GREY - BLACK PANTHER - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386086 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - BLACK PANTHER - BLACK PANTHER</t>
+    <t>LICENSES - No - 510 - JET BLACK - BLACK PANTHER - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386093 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - BLACK PANTHER - BLACK PANTHER</t>
+    <t>LICENSES - No - 630 - JET BLACK - BLACK PANTHER - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386161 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - BLACK PANTHER - BLACK PANTER</t>
+    <t>LICENSES - No - 510 - STONE BLUE - BLACK PANTHER - BLACK PANTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386178 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STONE BLUE - BLACK PANTHER - BLACK PANTHER</t>
+    <t>LICENSES - No - 630 - STONE BLUE - BLACK PANTHER - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386208 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - CAPTAIN AMERICA - BLACK</t>
+    <t>LICENSES - No - 510 - WHITE - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386215 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - BLACK PANTHER - BLACK PANTHER</t>
+    <t>LICENSES - No - 630 - WHITE - BLACK PANTHER - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386260 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - BLACK PANTHER - BLACK PANTHER</t>
+    <t>LICENSES - Si - 510 - SLATE - BLACK PANTHER - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497386277 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - BLACK PANTHER - BLACK PANTHER</t>
+    <t>LICENSES - Si - 630 - SLATE - BLACK PANTHER - BLACK PANTHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387007 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - MICKEY - POP</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387014 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - AMBER YELLOW - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387021 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - MICKEY - POP</t>
+    <t>LICENSES - No - 510 - JADE GREEN - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387038 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - JADE GREEN - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387151 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - RASPBERRY PINK - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387205 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - MICKEY - POP</t>
+    <t>LICENSES - No - 510 - WHITE - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387212 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - WHITE - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387229 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - CHERRY RED - MICKEY - POP</t>
+    <t>LICENSES - Si - 510 - CHERRY RED - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387236 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - CHERRY RED - MICKEY - POP</t>
+    <t>LICENSES - Si - 630 - CHERRY RED - MICKEY - POP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387304 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - MICKEY - SKETCH</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - MICKEY - SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387311 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - MICKEY - SKETCH</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - MICKEY - SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387328 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - MICKEY - SKETCH</t>
+    <t>LICENSES - No - 510 - JADE GREEN - MICKEY - SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387335 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - MICKEY - SKETCH</t>
+    <t>LICENSES - No - 630 - JADE GREEN - MICKEY - SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387441 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - RASPBERRY PINK - MICKEY - SKETCH</t>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - MICKEY - SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387458 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - RASPBERRY PINK - MICKEY - SKETCH</t>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - MICKEY - SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387502 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - MICKEY - SKETCH</t>
+    <t>LICENSES - No - 510 - WHITE - MICKEY - SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497387519 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - MICKEY - SKETCH</t>
+    <t>LICENSES - No - 630 - WHITE - MICKEY - SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389209 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - AMBER YELLOW - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389216 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - SKETCH - MINNIE</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389223 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - JADE GREEN - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389230 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - JADE GREEN - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389285 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - SKETCH - MINNIE</t>
+    <t>LICENSES - No - 510 - JET BLACK - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389292 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - JET BLACK - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389384 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - SKETCH - MINNIE</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389391 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - SKETCH - MINNIE</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389407 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - SKETCH - MINNIE</t>
+    <t>LICENSES - No - 510 - WHITE - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389414 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - SKETCH - MINNIE</t>
+    <t>LICENSES - No - 630 - WHITE - SKETCH - MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389506 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - MINNIE - SPRING</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389513 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - MINNIE - SPRING</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389520 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - MINNIE - SPRING</t>
+    <t>LICENSES - No - 510 - JADE GREEN - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389537 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - MINNIE - SPRING</t>
+    <t>LICENSES - No - 630 - JADE GREEN - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389643 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - RASPBERRY PINK - MINNIE - SPRING</t>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389650 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - RASPBERRY PINK - MINNIE - SPRING</t>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389681 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - ULTRAMARINE - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389698 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - MINNIE - SPRING</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389704 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - WHITE - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497389711 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - WHITE - MINNIE - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390007 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - SPRING - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - SPRING - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390014 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - AMBER YELLOW - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390021 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - JADE GREEN - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390038 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - JADE GREEN - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390045 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - FIREBRICK RED - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - FIREBRICK RED - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390052 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - FIREBRICK RED - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - FIREBRICK RED - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390083 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - JET BLACK - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390090 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - JET BLACK - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390182 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390199 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390205 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - WHITE - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390212 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - SPIDER-MAN - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - WHITE - SPIDER-MAN - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390304 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - AMBER YELLOW - SPIDER-MAN - GREAT POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390311 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - SPIDER-MAN - GREAT POWER</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - SPIDER-MAN - GREAT POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390328 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - JADE GREEN - SPIDER-MAN - GREAT POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390335 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - JADE GREEN - SPIDER-MAN - GREAT POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390502 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - SPIDER-MAN - GREAT POWER</t>
+    <t>LICENSES - No - 510 - WHITE - SPIDER-MAN - GREAT POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390519 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - WHITE - SPIDER-MAN - GREAT POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390526 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - CHERRY RED - SPIDER-MAN - GREAT POWER</t>
+    <t>LICENSES - Si - 510 - CHERRY RED - SPIDER-MAN - GREAT POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390533 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - CHERRY RED - SPIDER-MAN - GREAT POWER</t>
+    <t>LICENSES - Si - 630 - CHERRY RED - SPIDER-MAN - GREAT POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390601 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390618 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390625 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - JADE GREEN - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390632 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - JADE GREEN - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390786 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390793 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390809 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - No - 510 - WHITE - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390816 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - No - 630 - WHITE - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390823 </t>
   </si>
   <si>
     <t>LICENCIAS - Si - 510 - CHERRY RED - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497390830 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - CHERRY RED - RETRO COMIC - SPIDER-MAN</t>
+    <t>LICENSES - Si - 630 - CHERRY RED - RETRO COMIC - SPIDER-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391004 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - AMBER YELLOW - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391011 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - AMBER YELLOW - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391028 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - STAR WARS - DARTH VADER</t>
+    <t>LICENSES - No - 510 - JADE GREEN - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391035 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - JADE GREEN - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391080 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - STAR WARS - DARTH VADER</t>
+    <t>LICENSES - No - 510 - JET BLACK - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391097 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - STAR WARS - DARTH VADER</t>
+    <t>LICENSES - No - 630 - JET BLACK - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391202 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - STAR WARS - DARTH VADER</t>
+    <t>LICENSES - No - 510 - WHITE - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391219 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - STAR WARS - DARTH VADER</t>
+    <t>LICENSES - No - 630 - WHITE - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391264 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - STAR WARS - DARTH VADER</t>
+    <t>LICENSES - Si - 510 - SLATE - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391271 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - STAR WARS - DARTH VADER</t>
+    <t>LICENSES - Si - 630 - SLATE - STAR WARS - DARTH VADER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391349 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - FIREBRICK RED - STAR WARS - TROOPER</t>
+    <t>LICENSES - No - 510 - FIREBRICK RED - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391356 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - FIREBRICK RED - STAR WARS - TROOPER</t>
+    <t>LICENSES - No - 630 - FIREBRICK RED - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391363 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - GREY - STAR WARS - TROOPER</t>
+    <t>LICENSES - No - 510 - GREY - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391370 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - GREY - STAR WARS - TROOPER</t>
+    <t>LICENSES - No - 630 - GREY - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391387 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - JET BLACK - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391394 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - STAR WARS - TROOPER</t>
+    <t>LICENSES - No - 630 - JET BLACK - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391400 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - OLIVE GREEN - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391417 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - OLIVE GREEN - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391462 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - STAR WARS - TROOPER</t>
+    <t>LICENSES - No - 510 - STONE BLUE - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391479 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - STONE BLUE - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391509 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - STAR WARS - TROOPER</t>
+    <t>LICENSES - No - 510 - WHITE - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497391516 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - STAR WARS - TROOPER</t>
+    <t>LICENSES - No - 630 - WHITE - STAR WARS - TROOPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392001 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - STITCH - DRIP</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392018 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - STITCH - DRIP</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392025 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - STITCH - DRIP</t>
+    <t>LICENSES - No - 510 - JADE GREEN - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392032 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - STITCH - DRIP</t>
+    <t>LICENSES - No - 630 - JADE GREEN - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392131 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STITCH - DRIP - PURPLE</t>
+    <t>LICENSES - No - 630 - STITCH - DRIP - PURPLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392148 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - RASPBERRY PINK - STITCH - DRIP</t>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392155 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - RASPBERRY PINK - STITCH - DRIP</t>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392186 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - STITCH - DRIP</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392193 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - ULTRAMARINE - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392209 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - STITCH - DRIP</t>
+    <t>LICENSES - No - 510 - WHITE - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392216 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - WHITE - STITCH - DRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392308 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - AMBER YELLOW - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392315 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - STITCH - TROPICAL</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392322 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - JADE GREEN - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392339 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - STITCH - TROPICAL</t>
+    <t>LICENSES - No - 630 - JADE GREEN - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392445 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - RASPBERRY PINK - STITCH - TROPICAL</t>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392452 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - RASPBERRY PINK - STITCH - TROPICAL</t>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392469 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - STITCH - TROPICAL</t>
+    <t>LICENSES - No - 510 - STONE BLUE - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392476 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STONE BLUE - STITCH - TROPICAL</t>
+    <t>LICENSES - No - 630 - STONE BLUE - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392506 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - STITCH - TROPICAL</t>
+    <t>LICENSES - No - 510 - WHITE - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497392513 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - STITCH - TROPICAL</t>
+    <t>LICENSES - No - 630 - WHITE - STITCH - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393008 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - SUPERMAN - SUPERMAN</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393015 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - SUPERMAN - SUPERMAN</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393022 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - SUPERMAN - SUPERMAN</t>
+    <t>LICENSES - No - 510 - JADE GREEN - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393039 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - JADE GREEN - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393084 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - SUPERMAN - SUPERMAN</t>
+    <t>LICENSES - No - 510 - JET BLACK - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393091 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - JET BLACK - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393183 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - ULTRAMARINE - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393190 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - SUPERMAN - SUPERMAN</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393206 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - WHITE - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393213 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - WHITE - SUPERMAN - SUPERMAN</t>
+    <t>LICENSES - No - 630 - WHITE - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393220 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - CHERRY RED - SUPERMAN - SUPERMAN</t>
+    <t>LICENSES - Si - 510 - CHERRY RED - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497393237 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - CHERRY RED - SUPERMAN - SUPERMAN</t>
+    <t>LICENSES - Si - 630 - CHERRY RED - SUPERMAN - SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394067 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - GREY - LEAVES</t>
+    <t>LICENSES - No - 510 - GREY - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394074 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - GREY - LEAVES</t>
+    <t>LICENSES - No - 630 - GREY - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394081 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - LEAVES</t>
+    <t>LICENSES - No - 510 - JET BLACK - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394098 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - LEAVES</t>
+    <t>LICENSES - No - 630 - JET BLACK - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394104 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - OLIVE GREEN - LEAVES</t>
+    <t>LICENSES - No - 510 - OLIVE GREEN - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394111 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - OLIVE GREEN - LEAVES</t>
+    <t>LICENSES - No - 630 - OLIVE GREEN - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394166 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - STONE BLUE - LEAVES</t>
+    <t>LICENSES - No - 510 - STONE BLUE - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394173 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - STONE BLUE - LEAVES</t>
+    <t>LICENCIAS - No - 630 - STONE BLUE - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394203 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - WHITE - LEAVES</t>
+    <t>LICENSES - No - 510 - WHITE - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394210 </t>
   </si>
   <si>
-    <t>LICENSES - No - 630 - WHITE - LEAVES</t>
+    <t>LICENSES - No - 630 - WHITE - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394265 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 510 - SLATE - LEAVES</t>
+    <t>LICENCIAS - Si - 510 - SLATE - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394272 </t>
   </si>
   <si>
-    <t>LICENCIAS - Si - 630 - SLATE - LEAVES</t>
+    <t>LICENSES - Si - 630 - SLATE - GROGU - LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394302 </t>
   </si>
   <si>
-    <t>LICENSES - No - 510 - AMBER YELLOW - NEON</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394319 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - NEON</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394326 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - NEON</t>
+    <t>LICENSES - No - 510 - JADE GREEN - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394333 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - NEON</t>
+    <t>LICENSES - No - 630 - JADE GREEN - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394388 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - NEON</t>
+    <t>LICENSES - No - 510 - JET BLACK - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394395 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - NEON</t>
+    <t>LICENSES - No - 630 - JET BLACK - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394449 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - RASPBERRY PINK - NEON</t>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394456 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - RASPBERRY PINK - NEON</t>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394487 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - NEON</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497394494 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - NEON</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - NEON - GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408207 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - VILLAINS - EVIL QUEEN</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408214 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - AMBER YELLOW - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408221 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - VILLAINS - EVIL QUEEN</t>
+    <t>LICENSES - No - 510 - JADE GREEN - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408238 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - JADE GREEN - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408283 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - JET BLACK - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408290 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - VILLAINS - EVIL QUEEN</t>
+    <t>LICENSES - No - 630 - JET BLACK - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408344 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - RASPBERRY PINK - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408351 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - RASPBERRY PINK - VILLAINS - EVIL QUEEN</t>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408382 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - VILLAINS - EVIL QUEEN</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408399 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - VILLAINS - EVIL QUEEN</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - VILLAINS - EVIL QUEEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408702 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - VILLAINS - MALEFICIENT</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408719 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - VILLAINS - MALEFICIENT</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408726 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JADE GREEN - VILLAINS - MALEFICIENT</t>
+    <t>LICENSES - No - 510 - JADE GREEN - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408733 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - VILLAINS - MALEFICIENT</t>
+    <t>LICENSES - No - 630 - JADE GREEN - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408788 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - VILLAINS - MALEFICIENT</t>
+    <t>LICENSES - No - 510 - JET BLACK - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408795 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - VILLAINS - MALEFICIENT</t>
+    <t>LICENSES - No - 630 - JET BLACK - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408849 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - RASPBERRY PINK - VILLAINS - MALEFICIENT</t>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408856 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - RASPBERRY PINK - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408887 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - VILLAINS - MALEFICIENT</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408894 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - ULTRAMARINE - VILLAINS - MALEFICIENT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409709 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - AMBER YELLOW - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409716 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - VILLAINS - URSULA</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409723 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - JADE GREEN - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409730 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JADE GREEN - VILLAINS - URSULA</t>
+    <t>LICENSES - No - 630 - JADE GREEN - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409785 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - VILLAINS - URSULA</t>
+    <t>LICENSES - No - 510 - JET BLACK - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409792 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - JET BLACK - VILLAINS - URSULA</t>
+    <t>LICENSES - No - 630 - JET BLACK - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409846 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - RASPBERRY PINK - VILLAINS - URSULA</t>
+    <t>LICENSES - No - 510 - RASPBERRY PINK - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409853 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - RASPBERRY PINK - VILLAINS - URSULA</t>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409884 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - ULTRAMARINE - VILLAINS - URSULA</t>
+    <t>LICENSES - No - 510 - ULTRAMARINE - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409891 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - VILLAINS - URSULA</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - VILLAINS - URSULA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410101 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - WONDER WOMAN - WONDER WOMAN</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410118 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - AMBER YELLOW - WONDER WOMAN - WONDER WOMAN</t>
+    <t>LICENSES - No - 630 - AMBER YELLOW - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410149 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - FIREBRICK RED - WONDER WOMAN - WONDER WOMAN</t>
+    <t>LICENSES - No - 510 - FIREBRICK RED - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410156 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 630 - FIREBRICK RED - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410187 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - JET BLACK - WONDER WOMAN - WONDER WOMAN</t>
+    <t>LICENSES - No - 510 - JET BLACK - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410194 </t>
   </si>
   <si>
     <t>LICENSES - No - 630 - JET BLACK - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410248 </t>
   </si>
   <si>
     <t>LICENCIAS - No - 510 - RASPBERRY PINK - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410255 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - RASPBERRY PINK - WONDER WOMAN - WONDER WOMAN</t>
+    <t>LICENSES - No - 630 - RASPBERRY PINK - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410286 </t>
   </si>
   <si>
     <t>LICENSES - No - 510 - ULTRAMARINE - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497410293 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 630 - ULTRAMARINE - WONDER WOMAN - WONDER WOMAN</t>
+    <t>LICENSES - No - 630 - ULTRAMARINE - WONDER WOMAN - WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376001 </t>
   </si>
   <si>
-    <t>LICENCIAS - No - 510 - AMBER YELLOW - BATMAN</t>
+    <t>LICENSES - No - 510 - AMBER YELLOW - BATMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380305 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - LAVENDER - MINECRAFT - AXOLOTL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380312 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - LAVENDER - MINECRAFT - AXOLOTL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380329 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - BLOSSOM PINK - MINECRAFT - AXOLOTL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380336 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - BLOSSOM PINK - MINECRAFT - AXOLOTL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380404 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - OLIVE GREEN - MINECRAFT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380411 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - OLIVE GREEN - MINECRAFT - CAMOUFLAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380428 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JET BLACK - MINECRAFT - CAMOUFLAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380435 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JET BLACK - MINECRAFT - CAMOUFLAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380503 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - LIGHT YELLOW - POKEMON - PIKACHU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380510 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - LIGHT YELLOW - POKEMON - PIKACHU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380527 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - WHITE - POKEMON - PIKACHU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380534 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - WHITE - POKEMON - PIKACHU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380602 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - JET BLACK - POKEMON - POKEBALL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380619 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - JET BLACK - POKEMON - POKEBALL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380626 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - POKEMON - POKEBALL - LAVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380633 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - POKEMON - POKEBALL - LAVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380701 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - LIGHT YELLOW - PEPPA PIG - PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380718 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - LIGHT YELLOW - PEPPA PIG - PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380725 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - APPLE GREEN - PEPPA PIG - PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380732 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - APPLE GREEN - PEPPA PIG - PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380800 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - WHITE - HELLO KITTY - HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380817 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - WHITE - HELLO KITTY - HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380824 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - BLOSSOM PINK - HELLO KITTY - HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380831 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - BLOSSOM PINK - HELLO KITTY - HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380909 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - AMETHYST PURPLE - KUROMI - KUROMI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380916 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - AMETHYST PURPLE - KUROMI - KUROMI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380923 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - LAVENDER - KUROMI - KUROMI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380930 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - LAVENDER - KUROMI - KUROMI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381302 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - AMBER YELLOW - PAW PATROL - PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381319 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - AMBER YELLOW - PAW PATROL - PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381326 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - ULTRAMARINE - PAW PATROL - PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381333 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - ULTRAMARINE - PAW PATROL - PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381401 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - BLOSSOM PINK - PAW PATROL - PAW PATROL GIRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381418 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - BLOSSOM PINK - PAW PATROL - PAW PATROL GIRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381425 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - MINT - PAW PATROL - PAW PATROL GIRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381432 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - MINT - PAW PATROL - PAW PATROL GIRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381500 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - LAVA - POWER RANGERS - POWER RANGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381517 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - LAVA - POWER RANGERS - POWER RANGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381524 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - ULTRAMARINE - POWER RANGERS - POWER RANGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381531 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - ULTRAMARINE - POWER RANGERS - POWER RANGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381609 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 510 - LAVA - TRANSFORMERS - TRANSFORMERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381616 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 630 - LAVA - TRANSFORMERS - TRANSFORMERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381623 </t>
+  </si>
+  <si>
+    <t>LICENSES - No - 510 - ULTRAMARINE - TRANSFORMERS - TRANSFORMERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381630 </t>
+  </si>
+  <si>
+    <t>LICENCIAS - No - 630 - ULTRAMARINE - TRANSFORMERS - TRANSFORMERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403417 </t>
   </si>
   <si>
     <t>CORE - DUSK BLUE - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403400 </t>
   </si>
   <si>
     <t>CORE - BLACK - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403424 </t>
   </si>
   <si>
     <t>CORE - MIDNIGHT GREEN - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403431 </t>
   </si>
   <si>
     <t>CORE - BURGUNDY - 860</t>
   </si>
@@ -4110,62 +4371,50 @@
     <t>QUOKKA LOTE RECIPIENTE COMIDA ACERO INOX., VASO CORE ACERO INOX. Y CAFE TERMICO ACERO INOX. (40110 + 40346 + 41371)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996360 </t>
   </si>
   <si>
     <t>QUOKKA LOTE RECIPIENTE COMIDA ACERO INOX., BOTELLA TERMO ACERO INOX. Y VASO CAFE TERMICO ACERO INOX. (40115 + 40216 + 41380)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497997015 </t>
   </si>
   <si>
     <t>QUOKKA LOTE BOTELLA TERMO ACERO INOX., RECIPIENTE COMIDA ACERO INOX. Y VASO CAFE ACERO INOX. (40192 + 40368 + 41373)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497997022 </t>
   </si>
   <si>
     <t>QUOKKA LOTE BOTELLA TERMO ACERO INOX., RECIPIENTE COMIDA ACERO INOX. Y VASO CAFE ACERO INOX. (40193 + 40360 + 41374)</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Grabado Laser</t>
-  </si>
-[...10 lines deleted...]
-    <t>QUOKKA BOTELLA TERMO ACERO INOXIDABLE SOLID STONE BLUE 510 ML BATMAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -4471,51 +4720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D685"/>
+  <dimension ref="A1:D725"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="147" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -7705,84 +7954,84 @@
         <v>584</v>
       </c>
       <c r="B291" s="1">
         <v>40254</v>
       </c>
       <c r="D291" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
         <v>586</v>
       </c>
       <c r="B292" s="1">
         <v>40258</v>
       </c>
       <c r="D292" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
         <v>588</v>
       </c>
       <c r="B293" s="1">
-        <v>40259</v>
+        <v>40261</v>
       </c>
       <c r="D293" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
         <v>590</v>
       </c>
       <c r="B294" s="1">
-        <v>40260</v>
+        <v>40262</v>
       </c>
       <c r="D294" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
         <v>592</v>
       </c>
       <c r="B295" s="1">
-        <v>40261</v>
+        <v>40259</v>
       </c>
       <c r="D295" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
         <v>594</v>
       </c>
       <c r="B296" s="1">
-        <v>40262</v>
+        <v>40260</v>
       </c>
       <c r="D296" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
         <v>596</v>
       </c>
       <c r="B297" s="1">
         <v>37500</v>
       </c>
       <c r="D297" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
         <v>598</v>
       </c>
       <c r="B298" s="1">
         <v>37501</v>
       </c>
       <c r="D298" t="s">
         <v>599</v>
@@ -8181,3890 +8430,4330 @@
         <v>37848</v>
       </c>
       <c r="D334" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B335" s="1">
         <v>37849</v>
       </c>
       <c r="D335" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
         <v>674</v>
       </c>
       <c r="B336" s="1">
         <v>37850</v>
       </c>
       <c r="D336" t="s">
-        <v>675</v>
+        <v>655</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B337" s="1">
         <v>37851</v>
       </c>
       <c r="D337" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="B338" s="1">
         <v>37852</v>
       </c>
       <c r="D338" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="B339" s="1">
         <v>37853</v>
       </c>
       <c r="D339" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="B340" s="1">
         <v>38000</v>
       </c>
       <c r="D340" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B341" s="1">
         <v>38001</v>
       </c>
       <c r="D341" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B342" s="1">
         <v>38004</v>
       </c>
       <c r="D342" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="B343" s="1">
         <v>38005</v>
       </c>
       <c r="D343" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="B344" s="1">
         <v>38008</v>
       </c>
       <c r="D344" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="B345" s="1">
         <v>38009</v>
       </c>
       <c r="D345" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B346" s="1">
         <v>38018</v>
       </c>
       <c r="D346" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B347" s="1">
         <v>38019</v>
       </c>
       <c r="D347" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B348" s="1">
         <v>38022</v>
       </c>
       <c r="D348" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B349" s="1">
         <v>38023</v>
       </c>
       <c r="D349" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B350" s="1">
         <v>38024</v>
       </c>
       <c r="D350" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="B351" s="1">
         <v>38025</v>
       </c>
       <c r="D351" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="B352" s="1">
         <v>38102</v>
       </c>
       <c r="D352" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="B353" s="1">
         <v>38103</v>
       </c>
       <c r="D353" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="B354" s="1">
         <v>38116</v>
       </c>
       <c r="D354" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="B355" s="1">
         <v>38117</v>
       </c>
       <c r="D355" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="B356" s="1">
         <v>38118</v>
       </c>
       <c r="D356" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="B357" s="1">
         <v>38119</v>
       </c>
       <c r="D357" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B358" s="1">
         <v>38120</v>
       </c>
       <c r="D358" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="B359" s="1">
         <v>38121</v>
       </c>
       <c r="D359" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B360" s="1">
         <v>38126</v>
       </c>
       <c r="D360" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B361" s="1">
         <v>38127</v>
       </c>
       <c r="D361" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="B362" s="1">
         <v>38202</v>
       </c>
       <c r="D362" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B363" s="1">
         <v>38203</v>
       </c>
       <c r="D363" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B364" s="1">
         <v>38216</v>
       </c>
       <c r="D364" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B365" s="1">
         <v>38217</v>
       </c>
       <c r="D365" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="B366" s="1">
         <v>38218</v>
       </c>
       <c r="D366" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B367" s="1">
         <v>38219</v>
       </c>
       <c r="D367" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="B368" s="1">
         <v>38220</v>
       </c>
       <c r="D368" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="B369" s="1">
         <v>38221</v>
       </c>
       <c r="D369" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="B370" s="1">
         <v>38226</v>
       </c>
       <c r="D370" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="B371" s="1">
         <v>38227</v>
       </c>
       <c r="D371" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B372" s="1">
         <v>38304</v>
       </c>
       <c r="D372" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B373" s="1">
         <v>38305</v>
       </c>
       <c r="D373" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B374" s="1">
         <v>38308</v>
       </c>
       <c r="D374" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="B375" s="1">
         <v>38309</v>
       </c>
       <c r="D375" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B376" s="1">
         <v>38320</v>
       </c>
       <c r="D376" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="B377" s="1">
         <v>38321</v>
       </c>
       <c r="D377" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="B378" s="1">
         <v>38322</v>
       </c>
       <c r="D378" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B379" s="1">
         <v>38323</v>
       </c>
       <c r="D379" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="B380" s="1">
         <v>38326</v>
       </c>
       <c r="D380" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="B381" s="1">
         <v>38327</v>
       </c>
       <c r="D381" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="B382" s="1">
         <v>38334</v>
       </c>
       <c r="D382" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="B383" s="1">
         <v>38335</v>
       </c>
       <c r="D383" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="B384" s="1">
         <v>38338</v>
       </c>
       <c r="D384" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="B385" s="1">
         <v>38339</v>
       </c>
       <c r="D385" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="B386" s="1">
         <v>38340</v>
       </c>
       <c r="D386" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="B387" s="1">
         <v>38341</v>
       </c>
       <c r="D387" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="B388" s="1">
         <v>38346</v>
       </c>
       <c r="D388" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="B389" s="1">
         <v>38347</v>
       </c>
       <c r="D389" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B390" s="1">
         <v>38350</v>
       </c>
       <c r="D390" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B391" s="1">
         <v>38351</v>
       </c>
       <c r="D391" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="B392" s="1">
         <v>38354</v>
       </c>
       <c r="D392" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="B393" s="1">
         <v>38355</v>
       </c>
       <c r="D393" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="B394" s="1">
         <v>38360</v>
       </c>
       <c r="D394" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B395" s="1">
         <v>38361</v>
       </c>
       <c r="D395" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="B396" s="1">
         <v>38368</v>
       </c>
       <c r="D396" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="B397" s="1">
         <v>38369</v>
       </c>
       <c r="D397" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="B398" s="1">
         <v>38380</v>
       </c>
       <c r="D398" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="B399" s="1">
         <v>38381</v>
       </c>
       <c r="D399" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="B400" s="1">
         <v>38384</v>
       </c>
       <c r="D400" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="B401" s="1">
         <v>38385</v>
       </c>
       <c r="D401" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="B402" s="1">
         <v>38386</v>
       </c>
       <c r="D402" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="B403" s="1">
         <v>38387</v>
       </c>
       <c r="D403" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="B404" s="1">
         <v>38398</v>
       </c>
       <c r="D404" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="B405" s="1">
         <v>38399</v>
       </c>
       <c r="D405" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="B406" s="1">
         <v>38406</v>
       </c>
       <c r="D406" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="B407" s="1">
         <v>38407</v>
       </c>
       <c r="D407" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="B408" s="1">
         <v>38408</v>
       </c>
       <c r="D408" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="B409" s="1">
         <v>38409</v>
       </c>
       <c r="D409" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="B410" s="1">
         <v>38410</v>
       </c>
       <c r="D410" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="B411" s="1">
         <v>38411</v>
       </c>
       <c r="D411" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="B412" s="1">
         <v>38416</v>
       </c>
       <c r="D412" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="B413" s="1">
         <v>38417</v>
       </c>
       <c r="D413" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="B414" s="1">
         <v>38422</v>
       </c>
       <c r="D414" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B415" s="1">
         <v>38423</v>
       </c>
       <c r="D415" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="B416" s="1">
         <v>38428</v>
       </c>
       <c r="D416" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="B417" s="1">
         <v>38429</v>
       </c>
       <c r="D417" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="B418" s="1">
         <v>38430</v>
       </c>
       <c r="D418" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="B419" s="1">
         <v>38431</v>
       </c>
       <c r="D419" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="B420" s="1">
         <v>38440</v>
       </c>
       <c r="D420" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="B421" s="1">
         <v>38441</v>
       </c>
       <c r="D421" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="B422" s="1">
         <v>38446</v>
       </c>
       <c r="D422" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="B423" s="1">
         <v>38447</v>
       </c>
       <c r="D423" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="B424" s="1">
         <v>38504</v>
       </c>
       <c r="D424" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="B425" s="1">
         <v>38505</v>
       </c>
       <c r="D425" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="B426" s="1">
         <v>38508</v>
       </c>
       <c r="D426" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="B427" s="1">
         <v>38509</v>
       </c>
       <c r="D427" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="B428" s="1">
         <v>38522</v>
       </c>
       <c r="D428" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="B429" s="1">
         <v>38523</v>
       </c>
       <c r="D429" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="B430" s="1">
         <v>38526</v>
       </c>
       <c r="D430" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="B431" s="1">
         <v>38527</v>
       </c>
       <c r="D431" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="B432" s="1">
         <v>38606</v>
       </c>
       <c r="D432" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="B433" s="1">
         <v>38607</v>
       </c>
       <c r="D433" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="B434" s="1">
         <v>38608</v>
       </c>
       <c r="D434" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="B435" s="1">
         <v>38609</v>
       </c>
       <c r="D435" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="B436" s="1">
         <v>38616</v>
       </c>
       <c r="D436" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="B437" s="1">
         <v>38617</v>
       </c>
       <c r="D437" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="B438" s="1">
         <v>38620</v>
       </c>
       <c r="D438" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="B439" s="1">
         <v>38621</v>
       </c>
       <c r="D439" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B440" s="1">
         <v>38626</v>
       </c>
       <c r="D440" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="B441" s="1">
         <v>38627</v>
       </c>
       <c r="D441" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="B442" s="1">
         <v>38700</v>
       </c>
       <c r="D442" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="B443" s="1">
         <v>38701</v>
       </c>
       <c r="D443" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="B444" s="1">
         <v>38702</v>
       </c>
       <c r="D444" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="B445" s="1">
         <v>38703</v>
       </c>
       <c r="D445" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="B446" s="1">
         <v>38715</v>
       </c>
       <c r="D446" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="B447" s="1">
         <v>38720</v>
       </c>
       <c r="D447" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="B448" s="1">
         <v>38721</v>
       </c>
       <c r="D448" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="B449" s="1">
         <v>38722</v>
       </c>
       <c r="D449" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="B450" s="1">
         <v>38723</v>
       </c>
       <c r="D450" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="B451" s="1">
         <v>38730</v>
       </c>
       <c r="D451" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="B452" s="1">
         <v>38731</v>
       </c>
       <c r="D452" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="B453" s="1">
         <v>38732</v>
       </c>
       <c r="D453" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="B454" s="1">
         <v>38733</v>
       </c>
       <c r="D454" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="B455" s="1">
         <v>38744</v>
       </c>
       <c r="D455" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="B456" s="1">
         <v>38745</v>
       </c>
       <c r="D456" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="B457" s="1">
         <v>38750</v>
       </c>
       <c r="D457" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="B458" s="1">
         <v>38751</v>
       </c>
       <c r="D458" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="B459" s="1">
         <v>38920</v>
       </c>
       <c r="D459" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="B460" s="1">
         <v>38921</v>
       </c>
       <c r="D460" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="B461" s="1">
         <v>38922</v>
       </c>
       <c r="D461" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="B462" s="1">
         <v>38923</v>
       </c>
       <c r="D462" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="B463" s="1">
         <v>38928</v>
       </c>
       <c r="D463" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="B464" s="1">
         <v>38929</v>
       </c>
       <c r="D464" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="B465" s="1">
         <v>38938</v>
       </c>
       <c r="D465" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="B466" s="1">
         <v>38939</v>
       </c>
       <c r="D466" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="B467" s="1">
         <v>38940</v>
       </c>
       <c r="D467" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="B468" s="1">
         <v>38941</v>
       </c>
       <c r="D468" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="B469" s="1">
         <v>38950</v>
       </c>
       <c r="D469" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B470" s="1">
         <v>38951</v>
       </c>
       <c r="D470" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="B471" s="1">
         <v>38952</v>
       </c>
       <c r="D471" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B472" s="1">
         <v>38953</v>
       </c>
       <c r="D472" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="B473" s="1">
         <v>38964</v>
       </c>
       <c r="D473" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="B474" s="1">
         <v>38965</v>
       </c>
       <c r="D474" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="B475" s="1">
         <v>38968</v>
       </c>
       <c r="D475" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="B476" s="1">
         <v>38969</v>
       </c>
       <c r="D476" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="B477" s="1">
         <v>38970</v>
       </c>
       <c r="D477" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="B478" s="1">
         <v>38971</v>
       </c>
       <c r="D478" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="B479" s="1">
         <v>39000</v>
       </c>
       <c r="D479" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="B480" s="1">
         <v>39001</v>
       </c>
       <c r="D480" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="B481" s="1">
         <v>39002</v>
       </c>
       <c r="D481" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="B482" s="1">
         <v>39003</v>
       </c>
       <c r="D482" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="B483" s="1">
         <v>39004</v>
       </c>
       <c r="D483" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="B484" s="1">
         <v>39005</v>
       </c>
       <c r="D484" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="B485" s="1">
         <v>39008</v>
       </c>
       <c r="D485" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="B486" s="1">
         <v>39009</v>
       </c>
       <c r="D486" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="B487" s="1">
         <v>39018</v>
       </c>
       <c r="D487" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="B488" s="1">
         <v>39019</v>
       </c>
       <c r="D488" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="B489" s="1">
         <v>39020</v>
       </c>
       <c r="D489" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="B490" s="1">
         <v>39021</v>
       </c>
       <c r="D490" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="B491" s="1">
         <v>39030</v>
       </c>
       <c r="D491" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="B492" s="1">
         <v>39031</v>
       </c>
       <c r="D492" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="B493" s="1">
         <v>39032</v>
       </c>
       <c r="D493" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="B494" s="1">
         <v>39033</v>
       </c>
       <c r="D494" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="B495" s="1">
         <v>39050</v>
       </c>
       <c r="D495" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="B496" s="1">
         <v>39051</v>
       </c>
       <c r="D496" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="B497" s="1">
         <v>39052</v>
       </c>
       <c r="D497" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="B498" s="1">
         <v>39053</v>
       </c>
       <c r="D498" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="B499" s="1">
         <v>39060</v>
       </c>
       <c r="D499" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="B500" s="1">
         <v>39061</v>
       </c>
       <c r="D500" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="B501" s="1">
         <v>39062</v>
       </c>
       <c r="D501" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="B502" s="1">
         <v>39063</v>
       </c>
       <c r="D502" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="B503" s="1">
         <v>39078</v>
       </c>
       <c r="D503" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="B504" s="1">
         <v>39079</v>
       </c>
       <c r="D504" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="B505" s="1">
         <v>39080</v>
       </c>
       <c r="D505" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="B506" s="1">
         <v>39081</v>
       </c>
       <c r="D506" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="B507" s="1">
         <v>39082</v>
       </c>
       <c r="D507" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="B508" s="1">
         <v>39083</v>
       </c>
       <c r="D508" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="B509" s="1">
         <v>39100</v>
       </c>
       <c r="D509" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="B510" s="1">
         <v>39101</v>
       </c>
       <c r="D510" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="B511" s="1">
         <v>39102</v>
       </c>
       <c r="D511" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="B512" s="1">
         <v>39103</v>
       </c>
       <c r="D512" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="B513" s="1">
         <v>39108</v>
       </c>
       <c r="D513" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="B514" s="1">
         <v>39109</v>
       </c>
       <c r="D514" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="B515" s="1">
         <v>39120</v>
       </c>
       <c r="D515" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="B516" s="1">
         <v>39121</v>
       </c>
       <c r="D516" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="B517" s="1">
         <v>39126</v>
       </c>
       <c r="D517" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="B518" s="1">
         <v>39127</v>
       </c>
       <c r="D518" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="B519" s="1">
         <v>39134</v>
       </c>
       <c r="D519" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="B520" s="1">
         <v>39135</v>
       </c>
       <c r="D520" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="B521" s="1">
         <v>39136</v>
       </c>
       <c r="D521" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="B522" s="1">
         <v>39137</v>
       </c>
       <c r="D522" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="B523" s="1">
         <v>39138</v>
       </c>
       <c r="D523" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="B524" s="1">
         <v>39139</v>
       </c>
       <c r="D524" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="B525" s="1">
         <v>39140</v>
       </c>
       <c r="D525" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="B526" s="1">
         <v>39141</v>
       </c>
       <c r="D526" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
       <c r="B527" s="1">
         <v>39146</v>
       </c>
       <c r="D527" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="B528" s="1">
         <v>39147</v>
       </c>
       <c r="D528" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="B529" s="1">
         <v>39150</v>
       </c>
       <c r="D529" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="B530" s="1">
         <v>39151</v>
       </c>
       <c r="D530" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="B531" s="1">
         <v>39200</v>
       </c>
       <c r="D531" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="B532" s="1">
         <v>39201</v>
       </c>
       <c r="D532" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="B533" s="1">
         <v>39202</v>
       </c>
       <c r="D533" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="B534" s="1">
         <v>39203</v>
       </c>
       <c r="D534" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="B535" s="1">
         <v>39213</v>
       </c>
       <c r="D535" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="B536" s="1">
         <v>39214</v>
       </c>
       <c r="D536" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="B537" s="1">
         <v>39215</v>
       </c>
       <c r="D537" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="B538" s="1">
         <v>39218</v>
       </c>
       <c r="D538" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="B539" s="1">
         <v>39219</v>
       </c>
       <c r="D539" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="B540" s="1">
         <v>39220</v>
       </c>
       <c r="D540" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="B541" s="1">
         <v>39221</v>
       </c>
       <c r="D541" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="B542" s="1">
         <v>39230</v>
       </c>
       <c r="D542" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="B543" s="1">
         <v>39231</v>
       </c>
       <c r="D543" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="B544" s="1">
         <v>39232</v>
       </c>
       <c r="D544" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="B545" s="1">
         <v>39233</v>
       </c>
       <c r="D545" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
       <c r="B546" s="1">
         <v>39244</v>
       </c>
       <c r="D546" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="B547" s="1">
         <v>39245</v>
       </c>
       <c r="D547" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="B548" s="1">
         <v>39246</v>
       </c>
       <c r="D548" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="B549" s="1">
         <v>39247</v>
       </c>
       <c r="D549" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="B550" s="1">
         <v>39250</v>
       </c>
       <c r="D550" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="B551" s="1">
         <v>39251</v>
       </c>
       <c r="D551" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="B552" s="1">
         <v>39300</v>
       </c>
       <c r="D552" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="B553" s="1">
         <v>39301</v>
       </c>
       <c r="D553" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="B554" s="1">
         <v>39302</v>
       </c>
       <c r="D554" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="B555" s="1">
         <v>39303</v>
       </c>
       <c r="D555" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="B556" s="1">
         <v>39308</v>
       </c>
       <c r="D556" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="B557" s="1">
         <v>39309</v>
       </c>
       <c r="D557" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="B558" s="1">
         <v>39318</v>
       </c>
       <c r="D558" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="B559" s="1">
         <v>39319</v>
       </c>
       <c r="D559" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="B560" s="1">
         <v>39320</v>
       </c>
       <c r="D560" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="B561" s="1">
         <v>39321</v>
       </c>
       <c r="D561" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="B562" s="1">
         <v>39322</v>
       </c>
       <c r="D562" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="B563" s="1">
         <v>39323</v>
       </c>
       <c r="D563" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="B564" s="1">
         <v>39406</v>
       </c>
       <c r="D564" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="B565" s="1">
         <v>39407</v>
       </c>
       <c r="D565" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="B566" s="1">
         <v>39408</v>
       </c>
       <c r="D566" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="B567" s="1">
         <v>39409</v>
       </c>
       <c r="D567" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="B568" s="1">
         <v>39410</v>
       </c>
       <c r="D568" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="B569" s="1">
         <v>39411</v>
       </c>
       <c r="D569" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="B570" s="1">
         <v>39416</v>
       </c>
       <c r="D570" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="B571" s="1">
         <v>39417</v>
       </c>
       <c r="D571" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="B572" s="1">
         <v>39420</v>
       </c>
       <c r="D572" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="B573" s="1">
         <v>39421</v>
       </c>
       <c r="D573" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="B574" s="1">
         <v>39426</v>
       </c>
       <c r="D574" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="B575" s="1">
         <v>39427</v>
       </c>
       <c r="D575" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="B576" s="1">
         <v>39430</v>
       </c>
       <c r="D576" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="B577" s="1">
         <v>39431</v>
       </c>
       <c r="D577" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="B578" s="1">
         <v>39432</v>
       </c>
       <c r="D578" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="B579" s="1">
         <v>39433</v>
       </c>
       <c r="D579" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="1" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="B580" s="1">
         <v>39438</v>
       </c>
       <c r="D580" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="1" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="B581" s="1">
         <v>39439</v>
       </c>
       <c r="D581" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="1" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="B582" s="1">
         <v>39444</v>
       </c>
       <c r="D582" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="1" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="B583" s="1">
         <v>39445</v>
       </c>
       <c r="D583" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="1" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="B584" s="1">
         <v>39448</v>
       </c>
       <c r="D584" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="1" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="B585" s="1">
         <v>39449</v>
       </c>
       <c r="D585" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="1" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="B586" s="1">
         <v>40820</v>
       </c>
       <c r="D586" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="1" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="B587" s="1">
         <v>40821</v>
       </c>
       <c r="D587" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="B588" s="1">
         <v>40822</v>
       </c>
       <c r="D588" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="B589" s="1">
         <v>40823</v>
       </c>
       <c r="D589" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="B590" s="1">
         <v>40828</v>
       </c>
       <c r="D590" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="B591" s="1">
         <v>40829</v>
       </c>
       <c r="D591" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="B592" s="1">
         <v>40834</v>
       </c>
       <c r="D592" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="B593" s="1">
         <v>40835</v>
       </c>
       <c r="D593" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="B594" s="1">
         <v>40838</v>
       </c>
       <c r="D594" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="B595" s="1">
         <v>40839</v>
       </c>
       <c r="D595" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="B596" s="1">
         <v>40870</v>
       </c>
       <c r="D596" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="B597" s="1">
         <v>40871</v>
       </c>
       <c r="D597" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="B598" s="1">
         <v>40872</v>
       </c>
       <c r="D598" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="B599" s="1">
         <v>40873</v>
       </c>
       <c r="D599" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="B600" s="1">
         <v>40878</v>
       </c>
       <c r="D600" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="B601" s="1">
         <v>40879</v>
       </c>
       <c r="D601" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="B602" s="1">
         <v>40884</v>
       </c>
       <c r="D602" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="B603" s="1">
         <v>40885</v>
       </c>
       <c r="D603" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="B604" s="1">
         <v>40888</v>
       </c>
       <c r="D604" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="B605" s="1">
         <v>40889</v>
       </c>
       <c r="D605" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="B606" s="1">
         <v>40970</v>
       </c>
       <c r="D606" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="B607" s="1">
         <v>40971</v>
       </c>
       <c r="D607" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="B608" s="1">
         <v>40972</v>
       </c>
       <c r="D608" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="B609" s="1">
         <v>40973</v>
       </c>
       <c r="D609" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="B610" s="1">
         <v>40978</v>
       </c>
       <c r="D610" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="B611" s="1">
         <v>40979</v>
       </c>
       <c r="D611" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="B612" s="1">
         <v>40984</v>
       </c>
       <c r="D612" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="B613" s="1">
         <v>40985</v>
       </c>
       <c r="D613" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="B614" s="1">
         <v>40988</v>
       </c>
       <c r="D614" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="B615" s="1">
         <v>40989</v>
       </c>
       <c r="D615" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="B616" s="1">
         <v>41010</v>
       </c>
       <c r="D616" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="B617" s="1">
         <v>41011</v>
       </c>
       <c r="D617" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>1238</v>
+        <v>1237</v>
       </c>
       <c r="B618" s="1">
         <v>41014</v>
       </c>
       <c r="D618" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="B619" s="1">
         <v>41015</v>
       </c>
       <c r="D619" t="s">
-        <v>1241</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="B620" s="1">
         <v>41018</v>
       </c>
       <c r="D620" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="B621" s="1">
         <v>41019</v>
       </c>
       <c r="D621" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="B622" s="1">
         <v>41024</v>
       </c>
       <c r="D622" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="B623" s="1">
         <v>41025</v>
       </c>
       <c r="D623" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>1250</v>
+        <v>1249</v>
       </c>
       <c r="B624" s="1">
         <v>41028</v>
       </c>
       <c r="D624" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="B625" s="1">
         <v>41029</v>
       </c>
       <c r="D625" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="B626" s="1">
         <v>37600</v>
       </c>
       <c r="D626" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B627" s="1">
+        <v>38030</v>
+      </c>
+      <c r="D627" t="s">
         <v>1256</v>
-      </c>
-[...4 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B628" s="1">
+        <v>38031</v>
+      </c>
+      <c r="D628" t="s">
         <v>1258</v>
-      </c>
-[...4 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B629" s="1">
+        <v>38032</v>
+      </c>
+      <c r="D629" t="s">
         <v>1260</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B630" s="1">
+        <v>38033</v>
+      </c>
+      <c r="D630" t="s">
         <v>1262</v>
-      </c>
-[...4 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B631" s="1">
+        <v>38040</v>
+      </c>
+      <c r="D631" t="s">
         <v>1264</v>
-      </c>
-[...4 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B632" s="1">
+        <v>38041</v>
+      </c>
+      <c r="D632" t="s">
         <v>1266</v>
-      </c>
-[...4 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B633" s="1">
+        <v>38042</v>
+      </c>
+      <c r="D633" t="s">
         <v>1268</v>
-      </c>
-[...4 lines deleted...]
-        <v>1269</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B634" s="1">
+        <v>38043</v>
+      </c>
+      <c r="D634" t="s">
         <v>1270</v>
-      </c>
-[...4 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B635" s="1">
+        <v>38050</v>
+      </c>
+      <c r="D635" t="s">
         <v>1272</v>
-      </c>
-[...4 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B636" s="1">
+        <v>38051</v>
+      </c>
+      <c r="D636" t="s">
         <v>1274</v>
-      </c>
-[...4 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B637" s="1">
+        <v>38052</v>
+      </c>
+      <c r="D637" t="s">
         <v>1276</v>
-      </c>
-[...4 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B638" s="1">
+        <v>38053</v>
+      </c>
+      <c r="D638" t="s">
         <v>1278</v>
-      </c>
-[...4 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B639" s="1">
+        <v>38060</v>
+      </c>
+      <c r="D639" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B640" s="1">
+        <v>38061</v>
+      </c>
+      <c r="D640" t="s">
         <v>1282</v>
-      </c>
-[...4 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B641" s="1">
+        <v>38062</v>
+      </c>
+      <c r="D641" t="s">
         <v>1284</v>
-      </c>
-[...4 lines deleted...]
-        <v>1285</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B642" s="1">
+        <v>38063</v>
+      </c>
+      <c r="D642" t="s">
         <v>1286</v>
-      </c>
-[...4 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B643" s="1">
+        <v>38070</v>
+      </c>
+      <c r="D643" t="s">
         <v>1288</v>
-      </c>
-[...4 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B644" s="1">
+        <v>38071</v>
+      </c>
+      <c r="D644" t="s">
         <v>1290</v>
-      </c>
-[...4 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B645" s="1">
+        <v>38072</v>
+      </c>
+      <c r="D645" t="s">
         <v>1292</v>
-      </c>
-[...4 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B646" s="1">
+        <v>38073</v>
+      </c>
+      <c r="D646" t="s">
         <v>1294</v>
-      </c>
-[...4 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B647" s="1">
+        <v>38080</v>
+      </c>
+      <c r="D647" t="s">
         <v>1296</v>
-      </c>
-[...4 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B648" s="1">
+        <v>38081</v>
+      </c>
+      <c r="D648" t="s">
         <v>1298</v>
-      </c>
-[...4 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B649" s="1">
+        <v>38082</v>
+      </c>
+      <c r="D649" t="s">
         <v>1300</v>
-      </c>
-[...4 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B650" s="1">
+        <v>38083</v>
+      </c>
+      <c r="D650" t="s">
         <v>1302</v>
-      </c>
-[...4 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B651" s="1">
+        <v>38090</v>
+      </c>
+      <c r="D651" t="s">
         <v>1304</v>
-      </c>
-[...4 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B652" s="1">
+        <v>38091</v>
+      </c>
+      <c r="D652" t="s">
         <v>1306</v>
-      </c>
-[...4 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B653" s="1">
+        <v>38092</v>
+      </c>
+      <c r="D653" t="s">
         <v>1308</v>
-      </c>
-[...4 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B654" s="1">
+        <v>38093</v>
+      </c>
+      <c r="D654" t="s">
         <v>1310</v>
-      </c>
-[...4 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B655" s="1">
+        <v>38130</v>
+      </c>
+      <c r="D655" t="s">
         <v>1312</v>
-      </c>
-[...4 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B656" s="1">
+        <v>38131</v>
+      </c>
+      <c r="D656" t="s">
         <v>1314</v>
-      </c>
-[...4 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B657" s="1">
+        <v>38132</v>
+      </c>
+      <c r="D657" t="s">
         <v>1316</v>
-      </c>
-[...4 lines deleted...]
-        <v>1317</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B658" s="1">
+        <v>38133</v>
+      </c>
+      <c r="D658" t="s">
         <v>1318</v>
-      </c>
-[...4 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B659" s="1">
+        <v>38140</v>
+      </c>
+      <c r="D659" t="s">
         <v>1320</v>
-      </c>
-[...4 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B660" s="1">
+        <v>38141</v>
+      </c>
+      <c r="D660" t="s">
         <v>1322</v>
-      </c>
-[...4 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B661" s="1">
+        <v>38142</v>
+      </c>
+      <c r="D661" t="s">
         <v>1324</v>
-      </c>
-[...4 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B662" s="1">
+        <v>38143</v>
+      </c>
+      <c r="D662" t="s">
         <v>1326</v>
-      </c>
-[...4 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B663" s="1">
+        <v>38150</v>
+      </c>
+      <c r="D663" t="s">
         <v>1328</v>
-      </c>
-[...4 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B664" s="1">
+        <v>38151</v>
+      </c>
+      <c r="D664" t="s">
         <v>1330</v>
-      </c>
-[...4 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B665" s="1">
+        <v>38152</v>
+      </c>
+      <c r="D665" t="s">
         <v>1332</v>
-      </c>
-[...4 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B666" s="1">
+        <v>38153</v>
+      </c>
+      <c r="D666" t="s">
         <v>1334</v>
-      </c>
-[...4 lines deleted...]
-        <v>1335</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B667" s="1">
+        <v>38160</v>
+      </c>
+      <c r="D667" t="s">
         <v>1336</v>
-      </c>
-[...4 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B668" s="1">
+        <v>38161</v>
+      </c>
+      <c r="D668" t="s">
         <v>1338</v>
-      </c>
-[...4 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B669" s="1">
+        <v>38162</v>
+      </c>
+      <c r="D669" t="s">
         <v>1340</v>
-      </c>
-[...4 lines deleted...]
-        <v>1341</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B670" s="1">
+        <v>38163</v>
+      </c>
+      <c r="D670" t="s">
         <v>1342</v>
-      </c>
-[...4 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B671" s="1">
+        <v>40341</v>
+      </c>
+      <c r="D671" t="s">
         <v>1344</v>
-      </c>
-[...4 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B672" s="1">
+        <v>40340</v>
+      </c>
+      <c r="D672" t="s">
         <v>1346</v>
-      </c>
-[...4 lines deleted...]
-        <v>1347</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B673" s="1">
+        <v>40342</v>
+      </c>
+      <c r="D673" t="s">
         <v>1348</v>
-      </c>
-[...4 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B674" s="1">
+        <v>40343</v>
+      </c>
+      <c r="D674" t="s">
         <v>1350</v>
-      </c>
-[...4 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B675" s="1">
+        <v>40344</v>
+      </c>
+      <c r="D675" t="s">
         <v>1352</v>
-      </c>
-[...4 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B676" s="1">
+        <v>40345</v>
+      </c>
+      <c r="D676" t="s">
         <v>1354</v>
-      </c>
-[...4 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B677" s="1">
+        <v>40346</v>
+      </c>
+      <c r="D677" t="s">
         <v>1356</v>
-      </c>
-[...4 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B678" s="1">
+        <v>40347</v>
+      </c>
+      <c r="D678" t="s">
         <v>1358</v>
-      </c>
-[...4 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B679" s="1">
+        <v>40348</v>
+      </c>
+      <c r="D679" t="s">
         <v>1360</v>
-      </c>
-[...4 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B680" s="1">
+        <v>40349</v>
+      </c>
+      <c r="D680" t="s">
         <v>1362</v>
-      </c>
-[...4 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B681" s="1">
+        <v>40394</v>
+      </c>
+      <c r="D681" t="s">
         <v>1364</v>
-      </c>
-[...4 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1" t="s">
-        <v>616</v>
+        <v>1365</v>
       </c>
       <c r="B682" s="1">
-        <v>37601</v>
+        <v>40390</v>
       </c>
       <c r="D682" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1" t="s">
-        <v>618</v>
+        <v>1367</v>
       </c>
       <c r="B683" s="1">
-        <v>37608</v>
+        <v>40391</v>
       </c>
       <c r="D683" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1" t="s">
-        <v>620</v>
+        <v>1369</v>
       </c>
       <c r="B684" s="1">
-        <v>37609</v>
+        <v>40392</v>
       </c>
       <c r="D684" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1" t="s">
-        <v>622</v>
+        <v>1371</v>
       </c>
       <c r="B685" s="1">
-        <v>37616</v>
+        <v>40393</v>
       </c>
       <c r="D685" t="s">
-        <v>1369</v>
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B686" s="1">
+        <v>40395</v>
+      </c>
+      <c r="D686" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B687" s="1">
+        <v>40123</v>
+      </c>
+      <c r="D687" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B688" s="1">
+        <v>40132</v>
+      </c>
+      <c r="D688" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B689" s="1">
+        <v>40133</v>
+      </c>
+      <c r="D689" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B690" s="1">
+        <v>40221</v>
+      </c>
+      <c r="D690" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B691" s="1">
+        <v>40222</v>
+      </c>
+      <c r="D691" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B692" s="1">
+        <v>40223</v>
+      </c>
+      <c r="D692" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B693" s="1">
+        <v>40224</v>
+      </c>
+      <c r="D693" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B694" s="1">
+        <v>40225</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B695" s="1">
+        <v>40226</v>
+      </c>
+      <c r="D695" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B696" s="1">
+        <v>40241</v>
+      </c>
+      <c r="D696" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B697" s="1">
+        <v>40242</v>
+      </c>
+      <c r="D697" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B698" s="1">
+        <v>40243</v>
+      </c>
+      <c r="D698" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B699" s="1">
+        <v>40244</v>
+      </c>
+      <c r="D699" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B700" s="1">
+        <v>91151</v>
+      </c>
+      <c r="D700" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B701" s="1">
+        <v>91153</v>
+      </c>
+      <c r="D701" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B702" s="1">
+        <v>91154</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B703" s="1">
+        <v>91155</v>
+      </c>
+      <c r="D703" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B704" s="1">
+        <v>91156</v>
+      </c>
+      <c r="D704" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B705" s="1">
+        <v>91157</v>
+      </c>
+      <c r="D705" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B706" s="1">
+        <v>91158</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B707" s="1">
+        <v>91159</v>
+      </c>
+      <c r="D707" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B708" s="1">
+        <v>91160</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B709" s="1">
+        <v>91161</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B710" s="1">
+        <v>91162</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B711" s="1">
+        <v>91163</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B712" s="1">
+        <v>91165</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B713" s="1">
+        <v>91167</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B714" s="1">
+        <v>91168</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B715" s="1">
+        <v>99580</v>
+      </c>
+      <c r="D715" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B716" s="1">
+        <v>99581</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B717" s="1">
+        <v>99592</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B718" s="1">
+        <v>99600</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B719" s="1">
+        <v>99601</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B720" s="1">
+        <v>99602</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B721" s="1">
+        <v>99625</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B722" s="1">
+        <v>99636</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B723" s="1">
+        <v>99701</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B724" s="1">
+        <v>99702</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B725" s="1">
+        <v>99994</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1452</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">